--- v0 (2026-05-28)
+++ v1 (2026-06-19)
@@ -12,220 +12,2018 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...7 lines deleted...]
-    <t>Ano</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="571">
+  <si>
+    <t>EMENDAS PARLAMENTARES</t>
+  </si>
+  <si>
+    <t>► CLEBER VERDE — Nº 23880005/2025</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>CLEBER VERDE</t>
+  </si>
+  <si>
+    <t>23880005/2025</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>INCREMENTO PAP</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
     <t>Função de Governo</t>
   </si>
   <si>
-    <t>Origem</t>
-[...2 lines deleted...]
-    <t>Forma de Repasse</t>
+    <t>SAÚDE</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>São Francisco do Brejão</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
-    <t>Valor Realizado</t>
-[...17 lines deleted...]
-    <t>1.000.000,00</t>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 268.750,04</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>26,9%</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8232002 | Data: 20/08/2025 | Vl. Empenhado: R$ 25.362,80 | Vl. Liquidado: R$ 25.362,80 | Vl. Pago: R$ 25.362,80</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>J P A JUNIOR COM. ATACADISTA DE MEDICAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>22.140.414/0001-59</t>
+  </si>
+  <si>
+    <t>3.3.90.39.00.00</t>
+  </si>
+  <si>
+    <t>0002 / MANUTENÇÃO DO HOSPITAL MUNICIPAL SANTA ROSA</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO</t>
+  </si>
+  <si>
+    <t>203/2025</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO ELETROÔNICO Nº016/2024, PROCESSO ADMINISTRATIVO Nº 102/2024 E CONTRATO Nº 203/2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 8232002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>R$ 25.362,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 8232002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>25/08/2025</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8233002 | Data: 21/08/2025 | Vl. Empenhado: R$ 20.715,70 | Vl. Liquidado: R$ 20.715,70 | Vl. Pago: R$ 20.715,70</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Descrição:proveniente de aquisição de medicamentos e materiais de consumo hospitalares, em conformidade com o pregão eletrônico nº 016/2024, processo administrativo nº 102/2024 e contrato nº 203/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 8233002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>R$ 20.715,70</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 8233002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8234002 | Data: 22/08/2025 | Vl. Empenhado: R$ 19.380,00 | Vl. Liquidado: R$ 19.380,00 | Vl. Pago: R$ 19.380,00</t>
+  </si>
+  <si>
+    <t>Descrição:proveniente de aquisição de medicamentos e materiais de consumo hospitalares, conformidade com o pregão eletrônico nº 016/2024, processo administrativo nº 102/2024 e contrato nº 203/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 8234002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>R$ 19.380,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 8234002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 9245010 | Data: 02/09/2025 | Vl. Empenhado: R$ 4.200,00 | Vl. Liquidado: R$ 4.200,00 | Vl. Pago: R$ 4.200,00</t>
+  </si>
+  <si>
+    <t>COLOR PAPER MA SERIGRAFIA E DESIGN LTDA</t>
+  </si>
+  <si>
+    <t>0006 / MANUTENÇÃO DA SECRETARIA DE SAÚDE E QUALIDADE DE VIDA</t>
+  </si>
+  <si>
+    <t>127/2025</t>
+  </si>
+  <si>
+    <t>Descrição:proveniente de aquisição eventual e futura de materiais de malharia, em conformidade com o pregão eletrônico nº 009/2025 - CPL&amp;nbsp; e contrato nº 127/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 9245010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 4.200,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 9245010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 9244001 | Data: 01/09/2025 | Vl. Empenhado: R$ 1.344,00 | Vl. Liquidado: R$ 1.344,00 | Vl. Pago: R$ 1.344,00</t>
+  </si>
+  <si>
+    <t>AUTOGIRO PEÇAS E SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL</t>
+  </si>
+  <si>
+    <t>032/2022</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DA FROTA DE VEÍCULOS DA ADMINISTRATAÇÃO PÚBLICA MUNICIPAL DE INTERESSE DA SECRETARIA MUNICIPAL DE SAÚDE E QUILIDADE DE VIDA COM REPOSIÇÃO DE PEÇAS, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 002/2022 E CONTRATO Nº 032/2022. 3º ADITIVO.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 9244001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.344,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 9244001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 9244002 | Data: 01/09/2025 | Vl. Empenhado: R$ 1.344,00 | Vl. Liquidado: R$ 1.344,00 | Vl. Pago: R$ 1.344,00</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DA FROTA DE VEÍCULOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE INTERESSE DA SECRETARIA MUNICIPAL DE SAÚDE E QUALIDADE DE VIDA COM REPOSIÇÃO D EPEÇAS, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 002/2022 E CONTRATO Nº 032/2022. 3º ADITIVO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 9244002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 9244002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8213024 | Data: 01/08/2025 | Vl. Empenhado: R$ 11.005,86 | Vl. Liquidado: R$ 11.005,86 | Vl. Pago: R$ 11.005,86</t>
+  </si>
+  <si>
+    <t>02.695.358/0001-01</t>
+  </si>
+  <si>
+    <t>0006 / MANUTENÇÃO DO FUNDO MUNICIPAL DE SAÚDE</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇ~ÇAO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DA FROTA DE VEÍCULOS DA ADMINITRAÇÃO PÚBLICA MUNICIPAL DE INTERESSE DA SECRETARIA MUNICIPAL DE SAÚDE E QUALIDADE DE VIDA COM REPOSIÇÃO DE PEÇAS, EM CONFORMIDADE COM PROGÃO PRESENCIAL Nº 002/2022 E CONTRATO Nº 032/2022. 3º ADITIVO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 8213024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 11.005,86</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 8213024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8223018 | Data: 11/08/2025 | Vl. Empenhado: R$ 9.263,02 | Vl. Liquidado: R$ 9.263,02 | Vl. Pago: R$ 9.263,02</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA&amp;nbsp; E CORRETIVA DA FROTA DE VEÍCULOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE INTERESSE DA SECRETARIA MUNICIPAL&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 8223018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.263,02</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 8223018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8227002 | Data: 15/08/2025 | Vl. Empenhado: R$ 16.008,06 | Vl. Liquidado: R$ 16.008,06 | Vl. Pago: R$ 16.008,06</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DA FROTA DE VEÍCULOS DA ADMINISTRAÇÃO PÚBLICA MUNIICPAL DE INTERESSE DA SECRETARIA MUNICIPAL DE SAÚDE E QUALILDADE DE VIDA COM REPOSIÇÃO DE PEÇAS, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 002/2022 E CONTRATO Nº 032/2022. 3º ADITIVO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 8227002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 16.008,06</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 8227002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 10302001 | Data: 29/10/2025 | Vl. Empenhado: R$ 384,19 | Vl. Liquidado: R$ 384,19 | Vl. Pago: R$ 384,19</t>
+  </si>
+  <si>
+    <t>DIAMANTINO &amp;amp; CIA LTDA</t>
+  </si>
+  <si>
+    <t>COMPRA DIRETA</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE MATERIAL PARA LUBLIFICAÇÃO DE MATERIAL PARA LUBRIFICAÇÃO, REVISÃO, MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULOS DE USO DA SECRETARIA DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 10302001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 384,19</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 10302001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 10302002 | Data: 29/10/2025 | Vl. Empenhado: R$ 350,81 | Vl. Liquidado: R$ 350,81 | Vl. Pago: R$ 350,81</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇÕS DE LUBRIFICAÇÃO, REVISÃO, MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULOS, CGASSI: 93YRBB001TJ233929 KM: 11343 PLACA: SNC1C31.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 10302002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 350,81</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 10302002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 7196027 | Data: 15/07/2025 | Vl. Empenhado: R$ 16.854,29 | Vl. Liquidado: R$ 16.854,29 | Vl. Pago: R$ 16.854,29</t>
+  </si>
+  <si>
+    <t>DISTRIBUIDORA EXATA DE MEDICAMENTOS EIRELI</t>
+  </si>
+  <si>
+    <t>22.778.969/0001-20</t>
+  </si>
+  <si>
+    <t>176/2025</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MATERIAL DE CONSUMO HOSPITALAR, DESTINADOS A MANUTENÇÃO DAS ATIVIDADES DA SECRETARIA DE SAÚDE, EM CONFORMIDADE COM AS PLANILHAS DE DISCRIMINAÇÃO DO OBJETO DE PREGÃO PRESENCIAL Nº 010/2025 E CONTRATO Nº 176/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 7196027 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 16.854,29</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 7196027 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11307020 | Data: 03/11/2025 | Vl. Empenhado: R$ 28.914,02 | Vl. Liquidado: R$ 28.914,02 | Vl. Pago: R$ 28.914,02</t>
+  </si>
+  <si>
+    <t>CENTRO BRASILEIRO DE ANÁLISES CLÍNIC CEBRAC EIRELI</t>
+  </si>
+  <si>
+    <t>17.663.605/0001-65</t>
+  </si>
+  <si>
+    <t>53/2021</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE APOIO AO DIAGNÓSTICO EM EXAMES LABORATORIAIS, PARA ATENDIMENTO DE AUSUÁRIOS DO SUS, DESTINADOS A MANUTENÇÃO DA SECRETARIA DE SAÚDE, EM&amp;nbsp; CONFORMIDADE COM O CONTRATO Nº 053/2021. PREGÃO PRESENCIAL Nº 0014/2021, 4&amp;nbsp; TERMO ADITIVO. REFERENTE A NOVEMBRO DE 2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11307020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 28.914,02</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11307020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12342001 | Data: 08/12/2025 | Vl. Empenhado: R$ 13.990,60 | Vl. Liquidado: R$ 13.990,60 | Vl. Pago: R$ 13.990,60</t>
+  </si>
+  <si>
+    <t>P M BANDEIRA &amp; CIA LTDA</t>
+  </si>
+  <si>
+    <t>0002 / MANUTENÇÃO DE ATIVIDADES DA UNIDADES BÁSICA DE SAÚDE- UBS</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO</t>
+  </si>
+  <si>
+    <t>101/2025</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE. DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA DE EQUIPAMENTOS ODONTOLÓGICOS, EM CONFORMIDADE COM O PROCESSO ADMINISTRATIVO Nº49/2025, DISPENSA DE LICITAÇÃO Nº 017/2025 E CONTRATO Nº 101/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12342001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 13.990,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12342001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12352002 | Data: 18/12/2025 | Vl. Empenhado: R$ 29.681,52 | Vl. Liquidado: R$ 29.681,52 | Vl. Pago: R$ 29.681,52</t>
+  </si>
+  <si>
+    <t>CENTRO BRASILEIRO DE ANÁLISES CLÍNICA CWBRAC EIRELI</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE APOIO AO DIAGNÓSTICO EM EXAMES LABORATORIAIS, PARA ATENDIMENTO DE USUÁRIOS DO SUS, DESTINADOS A MANUTENÇÃO DA SECRETARIA DE SAÚDE, EM CONFORMIDADE COM O CONTRATO Nº 53/2021. PREFERENCIAL Nº 014/2021, 4º TERMO ADITIVO. REFERENTE A DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12352002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 29.681,52</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12352002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0128001 | Data: 28/01/2026 | Vl. Empenhado: R$ 1.327,25 | Vl. Liquidado: R$ 1.327,25 | Vl. Pago: R$ 1.327,25</t>
+  </si>
+  <si>
+    <t>OTIMA DISTRIBUIDORA MEDICA HOSPITALAR LTDA</t>
+  </si>
+  <si>
+    <t>05.577.401/0004-75</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MATERIAIS DE CONSUMO HOSPITALARES PARA CONTINUIDADE DOS TRABALHOS DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0128001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.327,25</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0128001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0129005</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0121001 | Data: 21/01/2026 | Vl. Empenhado: R$ 28.417,32 | Vl. Liquidado: R$ 28.417,32 | Vl. Pago: R$ 28.417,32</t>
+  </si>
+  <si>
+    <t>CENTRO BRASILEIRO DE ANÁLIZE CLÍNICA CEBRAC EIRELI</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE APOIO AO DIAGNÓSTICO EM EXAMES LABORATORIAIS, PARA ATENDIMENTO DE USÚARIOS DO SUS, DESTINADOS A MANUTENÇÃO DA SECRETARIA DE SAÚDE, EM CONFORMIDADE COM O CONTRATO Nº 053/2021. PREGÃO PRESENCIAL Nº 014/2021, 4º TERMO ADITIVO. REFERÊNTE A JANEIRO DE 2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0121001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21/01/2026</t>
+  </si>
+  <si>
+    <t>R$ 28.417,32</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0121001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0122001</t>
+  </si>
+  <si>
+    <t>22/01/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12349012 | Data: 15/12/2025 | Vl. Empenhado: R$ 12.214,66 | Vl. Liquidado: R$ 12.214,66 | Vl. Pago: R$ 12.214,66</t>
+  </si>
+  <si>
+    <t>M MARTINS DE SOUSA JUNOIR COMERCIO E SERVIÇOS</t>
+  </si>
+  <si>
+    <t>223/2025</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE CONSTITUI OBJETO DESTE CONTRATO A PRESTAÇÃO DE SERVIÇOS DE INSTALAÇÃO, RETIRADA E MANUTENÇÃO PREVENTIVA E CORRETIVA DE APARELHO DE AR CONDICIONADO, REFRIGERADORES, BEBEDOUROS, FREEZERS E FRIGOBAR, EM CONFORMIDADE COM AS ESPECIFICAÇÕES CONSTANTES DO TERMO DE REFERÊNCIA DO PROCESSO DE DISPENSA DE LIICTAÇÃO Nº 026/2025 CONTRATO Nº 223/2025 E DA PROPOSTA APRESENTADA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12349012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 12.214,66</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12349012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0102014</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0233013 | Data: 02/02/2026 | Vl. Empenhado: R$ 27.991,94 | Vl. Liquidado: R$ 27.991,94 | Vl. Pago: R$ 27.991,94</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇO DE APOIO AO DIÁGNOSTICO EM EXAMES LABORATORIAIS, PARA ATENDIMENTO DE USUÁRIOS DO SUS, DESTINADOS A MANUTENÇÃO DA SECRETARIA DE SAÚDE, EM CONFORMIDADE COM O CONTRATO Nº 053/2021. PREGÃO PRESENCIAL Nº 014/2021, 4º TERMOS ADITIVO. REFERÊNTE A FEVEREIRO DE 2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0233013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>R$ 27.991,94</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0233013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0256001</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>► ANDRÉ FUFUCA — Nº 30460003/2025</t>
   </si>
   <si>
     <t>ANDRÉ FUFUCA</t>
   </si>
   <si>
+    <t>30460003/2025</t>
+  </si>
+  <si>
+    <t>R$ 186.106,05</t>
+  </si>
+  <si>
+    <t>R$ 185.826,75</t>
+  </si>
+  <si>
+    <t>R$ 185.432,05</t>
+  </si>
+  <si>
+    <t>18,5%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8213048 | Data: 01/08/2025 | Vl. Empenhado: R$ 8.749,00 | Vl. Liquidado: R$ 8.749,00 | Vl. Pago: R$ 8.749,00</t>
+  </si>
+  <si>
+    <t>63.540.504/0001-14</t>
+  </si>
+  <si>
+    <t>0002 / Manutenção de Atividades das Unidades básica de Saude - UBS</t>
+  </si>
+  <si>
+    <t>Dispensa de licitação</t>
+  </si>
+  <si>
+    <t>Descrição:Proveniente de prestação de serviços de manutenção preventiva e corretiva de equipamentos odontológicos, em conformidade com o processo administrativo nº 049/2025, Dispensa de licitação nº 017/2025, Contrato nº 101/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 8213048 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>15/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 8.749,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 8213048 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11316001 | Data: 12/11/2025 | Vl. Empenhado: R$ 8.363,00 | Vl. Liquidado: R$ 8.363,00 | Vl. Pago: R$ 8.363,00</t>
+  </si>
+  <si>
+    <t>59.938.141/0001-00</t>
+  </si>
+  <si>
+    <t>0002 / MANUTENÇÃO DE ATIVIDADES DAS UNIDADES DAS UNIDADES BÁSICA DE SAÚDE-UBS</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE CINSTITUI OBJETO DESTE CONTRATO A PRESTAÇÃO DE SERVIÇOS DE INSTALAÇÃO, RETIRADA E MANUTENÇÃO PREVENTIVA E CORRETIVA DE APARELHOS DE AR CONDICIONADO, REFRIGERADORES, BEBEDOUROS, FREEGERS E FRIGOBAR, EM CONFORMIDADE COM AS ESPECIFICAÇÕES CONSTANTES DO TERMO DE REFERÊNCIA DO PROCESSO DE DISPENÇA DE LICITAÇÃO Nº 026/2025 E DA PROPOSTA APRESENTADA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11316001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 8.363,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11316001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>18/11/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0109012 | Data: 09/01/2026 | Vl. Empenhado: R$ 3.136,00 | Vl. Liquidado: R$ 3.136,00 | Vl. Pago: R$ 3.136,00</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DA FROTA DE VEÍCULLOS DA ADMINISTRAÇÃO PÚBLICA MANICIPAL DE INTERESSE DA SECRETARIA MUNICIPAL DE SAÚDE E QUALIDADE DE VIDA COM REPOSIÇÃO DE PEÇAS, E, CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 002/2022 E CONTRATO Nº 032/2022. 3º ADITIVO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0109012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>R$ 3.136,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0109012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0109013 | Data: 09/01/2026 | Vl. Empenhado: R$ 5.152,00 | Vl. Liquidado: R$ 5.152,00 | Vl. Pago: R$ 5.152,00</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DA FROTA DE VEÍCULOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE INTERESSE DA SECRETARIA MUNICIPAL DE SAÚDE E QUALIDADE DE VIDA COM REPOSIÇÃO DE PEÇAS, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 002/2022 E CONTRATO Nº 032/222. 3º ADITIVO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0109013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.152,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0109013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0109014 | Data: 09/01/2026 | Vl. Empenhado: R$ 6.238,12 | Vl. Liquidado: R$ 6.238,12 | Vl. Pago: R$ 6.238,12</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DA FROTA DE VEÍCULOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE INTERESSE DA SECRETARIA MUNICIPAL DE SAÚDE E QUALIDADE DE VIDA COM REPOSIÇÃO DE PEÇAS, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 002/2022&amp;nbsp; E CONTRATO Nº 032/2022. 3º ADITIVO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0109014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.238,12</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0109014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0109015 | Data: 09/01/2026 | Vl. Empenhado: R$ 9.202,03 | Vl. Liquidado: R$ 9.202,03 | Vl. Pago: R$ 9.202,03</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA DA FROTA DE VEÍCULOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE INTERESSE DA SECRETARIA MUNICIPAL DE SAÚDE E QUALIDADE DE VIDA COM REPOSIÇÃO DE PEÇAS, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 002/2022 E CONTRATO Nº 032/2022. 3º ADITIVO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0109015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.202,03</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0109015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0113002 | Data: 13/01/2026 | Vl. Empenhado: R$ 559,71 | Vl. Liquidado: R$ 559,71 | Vl. Pago: R$ 559,71</t>
+  </si>
+  <si>
+    <t>08.893.457/0012-37</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE ALINHAMENTO E BALANCEAMENTO, REVISÃO DE VEÍCULO, CHASSI: 93YF6200TJ244313 KM: 20028 PLACA: SMC2J82</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0113002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>R$ 559,71</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0113002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11307032 | Data: 03/11/2025 | Vl. Empenhado: R$ 13.511,30 | Vl. Liquidado: R$ 13.511,30 | Vl. Pago: R$ 13.511,30</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO 016/2024</t>
+  </si>
+  <si>
+    <t>203/2024</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO ELETRÔNICO Nº 016/2024, PROCESSO ADMINISTRATIVO Nº 102/2024 E CONTRATO Nº 203/2025. CONFORME PROCESSO EM ANEXO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11307032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 13.511,30</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11307032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11309003 | Data: 05/11/2025 | Vl. Empenhado: R$ 10.142,05 | Vl. Liquidado: R$ 10.142,05 | Vl. Pago: R$ 10.142,05</t>
+  </si>
+  <si>
+    <t>0002 / MANUTENÇÃO DE ATIVIDADES DAS UNIDADES BÁSICA DE SAÚDE-UBS</t>
+  </si>
+  <si>
+    <t>10/2025</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 016/2024. PROCESSO ADMINISTRATIVO Nº 102/2024 E CONTRATO Nº 010/2025. CONFORME PROCESSO EM ANEXO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11309003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.142,05</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11309003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11307033 | Data: 03/11/2025 | Vl. Empenhado: R$ 10.174,50 | Vl. Liquidado: R$ 10.174,50 | Vl. Pago: R$ 10.174,50</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO ELETRÔNICO Nº 016/2024, PROCESSO ADMINIASRATIVO Nº 102/2024 E CONTRATO Nº 203/2025. CONFORME PROCESSO EM ANEXO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11307033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.174,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11307033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11307034 | Data: 03/11/2025 | Vl. Empenhado: R$ 12.191,91 | Vl. Liquidado: R$ 12.191,91 | Vl. Pago: R$ 12.191,91</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO ELETRÔNICO Nº 016/2024, PROCESSO ADMINISTRATIVO Nº 102/2024 E CONTRATO Nº 203/2025. CONFORME PROCESSO EM ENEXO.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11307034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 12.191,91</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11307034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12335010 | Data: 01/12/2025 | Vl. Empenhado: R$ 10.532,10 | Vl. Liquidado: R$ 10.532,10 | Vl. Pago: R$ 10.532,10</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 016/2024, PROCESSO ADMINITRATIVO Nº 102/2024 E CONTRATO Nº 010/2025. CONFORME PROCESSO EM ANEXO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12335010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 10.532,10</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12335010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12342008 | Data: 08/12/2025 | Vl. Empenhado: R$ 20.120,26 | Vl. Liquidado: R$ 20.120,26 | Vl. Pago: R$ 20.120,26</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO ELETRÔNICO Nº 016/2024, PROCESSO ADMINIATRATIVO Nº 102/2024 E CONTRATO Nº 203/2025. ADITIVO 1. CONFORME PROCESSO EM ANEXO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12342008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 20.120,26</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12342008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12344009 | Data: 10/12/2025 | Vl. Empenhado: R$ 11.709,25 | Vl. Liquidado: R$ 11.709,25 | Vl. Pago: R$ 11.709,25</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO ELETRÔNICO Nº 016/2024, PROCESSO ADMINISTRATIVO Nº 102/2024 E CONTRATO Nº 203/2025. ADITIVO 1. CONFORME PROCESSO EM ANEXO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12344009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 11.709,25</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12344009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0107003</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0237002 | Data: 06/02/2026 | Vl. Empenhado: R$ 8.407,00 | Vl. Liquidado: R$ 8.407,00 | Vl. Pago: R$ 8.407,00</t>
+  </si>
+  <si>
+    <t>0002 / MANUTENÇÃO DE ATIVIDADE DA ATENÇÃO PRIMÁRIA</t>
+  </si>
+  <si>
+    <t>DISPENSA DE</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA E CORRETIVA DE EQUIPAMENTO ODONTOLÓGICOS, EM CONFORMIDADE COM O PROCESSO ADMINISTRATIVO Nº 049/2025, DISPENSA DE LICITAÇÃO Nº 017/2025 E CONTRATO Nº 101/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0237002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>R$ 8.407,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0237002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0243006</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0379001 | Data: 20/03/2026 | Vl. Empenhado: R$ 28.726,60 | Vl. Liquidado: R$ 28.726,60 | Vl. Pago: R$ 28.726,60</t>
+  </si>
+  <si>
+    <t>053/2021</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE APOIO AO DIAGNÓSTICO EM EXAMES LABORATORIAIS, PARA ATENDIMENTO DE USUÁRIOS DO SUS, DESTINADOS A MANUTENÇÃO DA SECRECTARIA DE SAÚDE, EM CONFORMIDADE COM O CONTRATO Nº 053/2021. PREGÃO PRESENCIAL Nº 014/2021, 4º TERMO ADITIVO. REFERNTE A MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0379001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 28.726,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0379001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0382001</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0497008 | Data: 07/04/2026 | Vl. Empenhado: R$ 4.500,00 | Vl. Liquidado: R$ 4.500,00 | Vl. Pago: R$ 4.500,00</t>
+  </si>
+  <si>
+    <t>014/2026</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO EVENTUAL E FUTUTA DE MATERIAIS DE MALHARIA, EM CONFORMIDADE COM O PREGÃO ELETRÕNICO Nº 009/2025 -CPL E CONTRATO Nº 014/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0497008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>R$ 4.500,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0497008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0499008</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 4100002 | Data: 10/04/2026 | Vl. Empenhado: R$ 8.714,00 | Vl. Liquidado: R$ 8.714,00 | Vl. Pago: R$ 8.714,00</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE CONSTITUI OBJETO DESTE CONTRATO A PRESTAÇÃO DE SERVIÇOS DE INSTALAÇÃO, RETIRADA E MANUTENÇÃO PREVENTIVA E CORRETIVA DA APARELHOS DE AR CONDICIONADO, REFRIGERADORES, BEBEDOUROS, FREEZER E FRIGOBAR, EM CONFORMIDADE COM AS ESPECIFICSAÇÃOES CONSTANTES DO TERMO DE REFER~ENCIA DO PROCESSO DE DISPENSA DE LICITAÇÃO Nº 026/2025 CONTRATO Nº 223/2025 E DA PROPOSTA APRESENTADA</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 4100002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>R$ 8.714,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 4100002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0113003 | Data: 14/01/2026 | Vl. Empenhado: R$ 1.467,08 | Vl. Liquidado: R$ 1.467,08 | Vl. Pago: R$ 1.467,08</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇO DE ALINHAMENTO E BALANCEAMENTO, REVISÃO DE VEÍCULO, CHASSI:96YF6200TJ244313 KM: 21028</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0113003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/01/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.467,08</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0113003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0114006</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0126005 | Data: 26/01/2026 | Vl. Empenhado: R$ 2.630,00 | Vl. Liquidado: R$ 2.630,00 | Vl. Pago: R$ 2.630,00</t>
+  </si>
+  <si>
+    <t>CARDOSO DESPACHANTE LTDA-ME</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO D SERVIÇOS DE EMPLACAMENTO E LICENCIAMENTO DE VEÍCULO DE USO DE REDE MUNICIPAL DE SAÚDE, CONFORME NOTA FISCAL Nº 24 ANEXA</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0126005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>R$ 2.630,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0126005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0129004</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0364012 | Data: 05/03/2026 | Vl. Empenhado: R$ 425,67 | Vl. Liquidado: R$ 425,67 | Vl. Pago: R$ 425,67</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE ALINHAMENTO E BALANCEAMENTO, REVISÃO DE VEÍCULO RENAULT, CHASSI: 93YRBB001TJ233929 KM: 22974 PLACA: SNC1C31</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0364012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 425,67</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0364012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0365003</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0364011 | Data: 05/03/2026 | Vl. Empenhado: R$ 394,70 | Vl. Liquidado: R$ 789,40 | Vl. Pago: R$ 394,70</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE MATERIAL PARA LUBRIFICAÇÃO, REVISÃO , MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULOS DE USO DA SECRETARIA DE SAÚDE</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0364011 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 394,70</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0364011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0365002</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0250006 | Data: 19/02/2026 | Vl. Empenhado: R$ 385,77 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 385,77</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE MATERIAL PARA LUBRIFICAÇÃO, REVISÃO MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULO DE USO DA SECRETARIA DE SAÚDE</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0250006 | Data: 19/02/2026 | Vl. Empenhado: R$ 385,77 | Vl. Liquidado: R$ 385,77 | Vl. Pago: R$ 385,77</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE MATERIAL PARA LUBRIFICAÇÃO, REVISÃO, MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULOS DE USO DA SECRETARIA DE SAÚDE</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0250006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0250006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0251002</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0250005 | Data: 19/02/2026 | Vl. Empenhado: R$ 288,23 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 288,23</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE MATERIAL PARA LUBRIFICAÇÃO, REVISÃO, MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULO DE USO DA SECRETARIA DE SAÚDE</t>
+  </si>
+  <si>
+    <t>► CLEBER VERDE — Nº 36000580685202400/2024</t>
+  </si>
+  <si>
+    <t>36000580685202400/2024</t>
+  </si>
+  <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
-    <t>266.000,00</t>
+    <t>R$ 266.000,00</t>
+  </si>
+  <si>
+    <t>23/05/2024</t>
+  </si>
+  <si>
+    <t>Sao francisco do Brejao</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 202342120003/2023</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
-    <t>2023OB814930</t>
+    <t>202342120003/2023</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 01616680000135 - MUNICIPIO DE SAO FRANCI...</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>R$ 70.000,00</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>cultural</t>
+  </si>
+  <si>
+    <t>SAO FRANCISCO DO BREJAO</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 01616680000135 - MUNICIPIO DE SAO FRANCISCO DO BREJAO</t>
   </si>
   <si>
-    <t>28 - Encargos especiais</t>
-[...14 lines deleted...]
-    <t>infra-estrutura urbana</t>
+    <t>► HILDO ROCHA — Nº 33930007/2022</t>
   </si>
   <si>
     <t>HILDO ROCHA</t>
   </si>
   <si>
+    <t>33930007/2022</t>
+  </si>
+  <si>
     <t>EQUIPAMENTO</t>
   </si>
   <si>
-    <t>210.310,00</t>
-[...5 lines deleted...]
-    <t>161.644,00</t>
+    <t>Concluída</t>
+  </si>
+  <si>
+    <t>R$ 210.310,00</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>R$ 208.970,28</t>
+  </si>
+  <si>
+    <t>99,4%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1131008 | Data: 07/11/2025 | Vl. Empenhado: R$ 9.000,00 | Vl. Liquidado: R$ 9.000,00 | Vl. Pago: R$ 9.000,00</t>
+  </si>
+  <si>
+    <t>KRODS TECNOLOGIA LTDA</t>
+  </si>
+  <si>
+    <t>54.209.506/0001-34</t>
+  </si>
+  <si>
+    <t>4.4.90.52.00.00</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico</t>
+  </si>
+  <si>
+    <t>166/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Aquisição de equipamentos de informatica e eletromésticos para as unidades básicas de saúde, conforme as especificações e&amp;nbsp;quantitativos do Processo Administrativo n° 078/2025, Pregão Eletrônico n° 012/2025 e Contrato n° 166/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1131008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 9.000,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1131008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2050019 | Data: 24/07/2023 | Vl. Empenhado: R$ 2.875,00 | Vl. Liquidado: R$ 2.875,00 | Vl. Pago: R$ 2.875,00</t>
+  </si>
+  <si>
+    <t>GO ATACADISTALTDA.</t>
+  </si>
+  <si>
+    <t>44.060.520/0001-65</t>
+  </si>
+  <si>
+    <t>0006 / Manutenção do Fundo Municipal de Saúde</t>
+  </si>
+  <si>
+    <t>258/2023</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Aquisição de materiais permanentes, conforme especificações equantitativos do Processo Administrativo n° 117/2023, Pregão Eletrônico n° 010/2023 e Contrato n° 258/2023.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2050019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>R$ 2.875,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2050019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2470006 | Data: 04/09/2023 | Vl. Empenhado: R$ 4.000,00 | Vl. Liquidado: R$ 4.000,00 | Vl. Pago: R$ 4.000,00</t>
+  </si>
+  <si>
+    <t>IMPERIO COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>256/2023</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer a despesa com Aquisição de materiais permanentes destinados a manutenção da saúde, conforme Pregão Eletrônico nº 010/2023 e Processo Administrativo nº 117/2023 e Contrato nº 256/2023.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2470006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>09/09/2023</t>
+  </si>
+  <si>
+    <t>R$ 4.000,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2470006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2050018 | Data: 24/07/2023 | Vl. Empenhado: R$ 21.978,00 | Vl. Liquidado: R$ 21.978,00 | Vl. Pago: R$ 21.978,00</t>
+  </si>
+  <si>
+    <t>LICITA RIO COMERCIO DE MAQUINAS E EQUIPAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>37.000.324/0001-30</t>
+  </si>
+  <si>
+    <t>261/2023</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer a despesa com Aquisição de materiais permanentes destinados a manutenção da saúde, conforme Pregão Eletrônico nº 010/2023 e Processo Administrativo nº 117/2023 e Contrato nº 261/2023.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2050018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 21.978,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2050018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 7182002 | Data: 01/07/2025 | Vl. Empenhado: R$ 78.999,00 | Vl. Liquidado: R$ 78.999,00 | Vl. Pago: R$ 78.999,00</t>
+  </si>
+  <si>
+    <t>PRIME AUTO CAR LTDA</t>
+  </si>
+  <si>
+    <t>07.916.918/0001-24</t>
+  </si>
+  <si>
+    <t>0002 / Aquisição de Veículos</t>
+  </si>
+  <si>
+    <t>143/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Proveniente de Aquisição de Veículo de Passeio 0km com ( motor mínimo 1.0) Etanol/ Gasolina, 5 portas, com portas malas, cambio manual, direção elétrica/ hidráulica, vidro elétrico, ar- condicionado. Conforme Pregão Eletrônico nº 011/2025, Processo Administrativo nº 081/2025, Contrato nº 143/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 7182002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>R$ 78.999,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 7182002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 7182003 | Data: 01/07/2025 | Vl. Empenhado: R$ 78.999,00 | Vl. Liquidado: R$ 78.999,00 | Vl. Pago: R$ 78.999,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 7182003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 7182003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0102024 | Data: 02/01/2026 | Vl. Empenhado: R$ 13.119,28 | Vl. Liquidado: R$ 13.119,28 | Vl. Pago: R$ 13.119,28</t>
+  </si>
+  <si>
+    <t>MA3 TECH INFORMATICA LTDA</t>
+  </si>
+  <si>
+    <t>26.498.396/0002-13</t>
+  </si>
+  <si>
+    <t>0002 / Manutenção de Atividades da Atenção Primária</t>
+  </si>
+  <si>
+    <t>165/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Aquisição de equipamentos de informatica e eletromésticos para as unidades básicas de saúde, conforme as especificações e&amp;nbsp;quantitativos do Processo Administrativo n° 078/2025, Pregão Eletrônico n° 012/2025 e Contrato n° 165/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0102024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 13.119,28</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0102024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0370017</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 23.441,00</t>
+  </si>
+  <si>
+    <t>R$ 13.727,50</t>
+  </si>
+  <si>
+    <t>58,6%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2340002 | Data: 22/08/2023 | Vl. Empenhado: R$ 4.335,00 | Vl. Liquidado: R$ 4.335,00 | Vl. Pago: R$ 4.335,00</t>
+  </si>
+  <si>
+    <t>PAPELARIA IMPERATRIZ LTDA</t>
+  </si>
+  <si>
+    <t>46.928.415/0001-20</t>
+  </si>
+  <si>
+    <t>253/2023</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer a despesa com Aquisição de materiais permanentes destinados a manutenção da saúde, conforme Pregão Eletrônico nº 010/2023 e Processo Administrativo nº 117/2023 e Contrato nº 253/2023.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2340002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>R$ 4.335,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2340002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2260002 | Data: 14/08/2023 | Vl. Empenhado: R$ 1.550,00 | Vl. Liquidado: R$ 1.550,00 | Vl. Pago: R$ 1.550,00</t>
+  </si>
+  <si>
+    <t>KF EQUIPAMENTOS PARA LABORATORIO LTDA</t>
+  </si>
+  <si>
+    <t>09.247.117/0001-49</t>
+  </si>
+  <si>
+    <t>274/2023</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer a despesa com Aquisição de materiais permanentes destinados a manutenção da saúde, conforme Pregão Eletrônico nº 010/2023 e Processo Administrativo nº 117/2023 e Contrato nº 274/2023.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2260002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>11/09/2023</t>
+  </si>
+  <si>
+    <t>R$ 1.550,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2260002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2130033 | Data: 01/08/2023 | Vl. Empenhado: R$ 1.950,00 | Vl. Liquidado: R$ 1.950,00 | Vl. Pago: R$ 1.950,00</t>
+  </si>
+  <si>
+    <t>TROIA COMERCIO DE EQUIPAMENTOS DIVERSOS EIRELI</t>
+  </si>
+  <si>
+    <t>260/2023</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer a despesa com Aquisição de materiais permanentes destinados a manutenção da saúde, conforme Pregão Eletrônico nº 010/2023 e Processo Administrativo nº 117/2023 e Contrato nº 260/2023.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2130033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0258</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>R$ 1.950,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2130033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2470006 | Data: 04/09/2023 | Vl. Empenhado: R$ 2.000,00 | Vl. Liquidado: R$ 2.000,00 | Vl. Pago: R$ 2.000,00</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>R$ 2.000,00</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2050019 | Data: 24/07/2023 | Vl. Empenhado: R$ 1.437,50 | Vl. Liquidado: R$ 1.437,50 | Vl. Pago: R$ 1.437,50</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer a despesa com Aquisição de materiais permanentes destinados a manutenção da saúde, conforme Pregão Eletrônico nº 010/2023 e Processo Administrativo nº 117/2023 e Contrato nº 258/2023.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>R$ 1.437,50</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2130032 | Data: 01/08/2023 | Vl. Empenhado: R$ 2.455,00 | Vl. Liquidado: R$ 2.455,00 | Vl. Pago: R$ 2.455,00</t>
+  </si>
+  <si>
+    <t>ASYS TECNOLOGIA LTDA</t>
+  </si>
+  <si>
+    <t>49.354.820/0001-70</t>
+  </si>
+  <si>
+    <t>255/2023</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer a despesa com Aquisição de materiais permanentes destinados a manutenção da saúde, conforme Pregão Eletrônico nº 010/2023 e Processo Administrativo nº 117/2023 e Contrato nº 255/2023.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2130032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>032</t>
+  </si>
+  <si>
+    <t>R$ 2.455,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2130032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► HILDO ROCHA — Nº 14001532000122014/2022</t>
+  </si>
+  <si>
+    <t>14001532000122014/2022</t>
+  </si>
+  <si>
+    <t>R$ 8.477,00</t>
+  </si>
+  <si>
+    <t>R$ 5.007,50</t>
+  </si>
+  <si>
+    <t>59,1%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2340002 | Data: 22/08/2023 | Vl. Empenhado: R$ 1.115,00 | Vl. Liquidado: R$ 1.115,00 | Vl. Pago: R$ 1.115,00</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer a despesa com Aquisição de materiais permanentes destinados a manutenção da saúde, conforme Pregão Eletrônico nº 010/2023 e Processo Administrativo nº 117/2023 e Contrato nº 253/2023.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>R$ 1.115,00</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 42120001/2022</t>
+  </si>
+  <si>
+    <t>42120001/2022</t>
+  </si>
+  <si>
+    <t>R$ 161.644,00</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>► JOÃO MARCELO SOUZA — Nº 36880008/2021</t>
   </si>
   <si>
     <t>JOÃO MARCELO SOUZA</t>
   </si>
   <si>
-    <t>249.321,00</t>
-[...2 lines deleted...]
-    <t>50.679,00</t>
+    <t>36880008/2021</t>
+  </si>
+  <si>
+    <t>R$ 249.321,00</t>
+  </si>
+  <si>
+    <t>20/10/2021</t>
+  </si>
+  <si>
+    <t>R$ 50.679,00</t>
+  </si>
+  <si>
+    <t>► BANCADA DO MARANHÃO — Nº 71110008/2021</t>
   </si>
   <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
+    <t>71110008/2021</t>
+  </si>
+  <si>
+    <t>EMENDA DE BANCADA</t>
+  </si>
+  <si>
     <t>INCREMENTO PAB</t>
   </si>
   <si>
-    <t>400.000,00</t>
+    <t>R$ 400.000,00</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 202142120008/2021</t>
+  </si>
+  <si>
+    <t>202142120008/2021</t>
+  </si>
+  <si>
+    <t>EQUIPAMENTO E MATERIAL PERMANENTE</t>
+  </si>
+  <si>
+    <t>R$ 300.000,00</t>
+  </si>
+  <si>
+    <t>30/07/2021</t>
+  </si>
+  <si>
+    <t>R$ 295.000,00</t>
+  </si>
+  <si>
+    <t>98,3%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1300001 | Data: 10/05/2023 | Vl. Empenhado: R$ 295.000,00 | Vl. Liquidado: R$ 295.000,00 | Vl. Pago: R$ 295.000,00</t>
+  </si>
+  <si>
+    <t>EMPORIO 77 LTDA</t>
+  </si>
+  <si>
+    <t>13.430.713/0001-37</t>
+  </si>
+  <si>
+    <t>192/2023</t>
+  </si>
+  <si>
+    <t>Descrição:Proveniente de Aquisição de veículo tipo ambulância, conforme especificações e quantitativos estabelecidosno Termo de Referência, anexo do edital. Pregão Eletrônico nº 009/2023, Processo Administrativo nº058/2023. Contrato de Compra nº 192/2023.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1300001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000000055</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1300001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>► RELATOR GERAL — Nº 81000794/2021</t>
   </si>
   <si>
     <t>RELATOR GERAL</t>
   </si>
   <si>
-    <t>250.000,00</t>
-[...2 lines deleted...]
-    <t>266.796,00</t>
+    <t>81000794/2021</t>
+  </si>
+  <si>
+    <t>EMENDA DE RELATOR</t>
+  </si>
+  <si>
+    <t>R$ 250.000,00</t>
+  </si>
+  <si>
+    <t>09/07/2021</t>
+  </si>
+  <si>
+    <t>MUNICIPIO DE SAO FRANCISCO DO BREJAO - FUNDO MUNICIPAL DE SAUDE</t>
+  </si>
+  <si>
+    <t>► BANCADA DO MARANHÃO — Nº 36000324862202000/2020</t>
+  </si>
+  <si>
+    <t>36000324862202000/2020</t>
+  </si>
+  <si>
+    <t>R$ 266.796,00</t>
+  </si>
+  <si>
+    <t>07/12/2020</t>
+  </si>
+  <si>
+    <t>► ZE CARLOS — Nº 37810004/2020</t>
   </si>
   <si>
     <t>ZE CARLOS</t>
   </si>
   <si>
-    <t>500.000,00</t>
-[...2 lines deleted...]
-    <t>5.000.000,00</t>
+    <t>37810004/2020</t>
+  </si>
+  <si>
+    <t>R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>09/04/2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="24"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="12"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a2744"/>
+        <bgColor rgb="FF1a2744"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e6e"/>
+        <bgColor rgb="FF2c3e6e"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3a3f5c"/>
+        <bgColor rgb="FF3a3f5c"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF4a5568"/>
+        <bgColor rgb="FF4a5568"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF27ae60"/>
+        <bgColor rgb="FF27ae60"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf0faf4"/>
+        <bgColor rgb="FFf0faf4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2980b9"/>
+        <bgColor rgb="FF2980b9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFebf5fb"/>
+        <bgColor rgb="FFebf5fb"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFe0f5e9"/>
+        <bgColor rgb="FFe0f5e9"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border/>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="26">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -490,486 +2288,11942 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:J967"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="J962" sqref="J962"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:9">
-      <c r="A1" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="D3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="E3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="F3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="G3" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="H3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B2">
-[...5 lines deleted...]
-      <c r="D2" t="s">
+      <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E2" t="s">
+      <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F2" t="s">
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="G2" t="s">
+      <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="H2" t="s">
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="I2" t="s">
+      <c r="E4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="6"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" t="s">
         <v>14</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="A4" t="s">
+      <c r="G6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
         <v>9</v>
       </c>
-      <c r="B4">
-[...17 lines deleted...]
-      <c r="H4" t="s">
+      <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" t="s">
         <v>17</v>
       </c>
-      <c r="I4" t="s">
-[...84 lines deleted...]
-    <row r="8" spans="1:9">
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8">
-[...3 lines deleted...]
-        <v>2022</v>
+      <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>28</v>
       </c>
       <c r="D8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="3">
+        <v>600</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="16">
+        <v>571</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="21">
+        <v>8237010</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H27" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D28" s="3">
+        <v>600</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="16">
+        <v>572</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" s="17" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="21">
+        <v>8237011</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D37" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="E37" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B39" s="8"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H40" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" s="3">
+        <v>600</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="16">
+        <v>573</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B48" s="18"/>
+      <c r="C48" s="18"/>
+      <c r="D48" s="18"/>
+      <c r="E48" s="18"/>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C49" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E49" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="21">
+        <v>8237009</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C50" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D50" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="E50" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52" s="8"/>
+      <c r="C52" s="8"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="8"/>
+      <c r="H52" s="8"/>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G53" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H53" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D54" s="3">
+        <v>600</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55" s="12"/>
+      <c r="C55" s="12"/>
+      <c r="D55" s="12"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="12"/>
+      <c r="G55" s="12"/>
+      <c r="H55" s="12"/>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57" s="13"/>
+      <c r="C57" s="13"/>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B58" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="16">
+        <v>591</v>
+      </c>
+      <c r="B59" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B61" s="18"/>
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="18"/>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B62" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C62" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E62" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="21">
+        <v>9261003</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C63" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D63" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="E63" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B65" s="8"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="8"/>
+      <c r="F65" s="8"/>
+      <c r="G65" s="8"/>
+      <c r="H65" s="8"/>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C66" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E66" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G66" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H66" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D67" s="3">
+        <v>600</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="B68" s="12"/>
+      <c r="C68" s="12"/>
+      <c r="D68" s="12"/>
+      <c r="E68" s="12"/>
+      <c r="F68" s="12"/>
+      <c r="G68" s="12"/>
+      <c r="H68" s="12"/>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="B70" s="13"/>
+      <c r="C70" s="13"/>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B71" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="16">
+        <v>250000320</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C72" s="17" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="18" t="s">
+        <v>94</v>
+      </c>
+      <c r="B74" s="18"/>
+      <c r="C74" s="18"/>
+      <c r="D74" s="18"/>
+      <c r="E74" s="18"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B75" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C75" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E75" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="21">
+        <v>9245004</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C76" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D76" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E76" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B78" s="8"/>
+      <c r="C78" s="8"/>
+      <c r="D78" s="8"/>
+      <c r="E78" s="8"/>
+      <c r="F78" s="8"/>
+      <c r="G78" s="8"/>
+      <c r="H78" s="8"/>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B79" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C79" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D79" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E79" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F79" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G79" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H79" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D80" s="3">
+        <v>600</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H80" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="B81" s="12"/>
+      <c r="C81" s="12"/>
+      <c r="D81" s="12"/>
+      <c r="E81" s="12"/>
+      <c r="F81" s="12"/>
+      <c r="G81" s="12"/>
+      <c r="H81" s="12"/>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B83" s="13"/>
+      <c r="C83" s="13"/>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B84" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C84" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="16">
+        <v>250000319</v>
+      </c>
+      <c r="B85" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C85" s="17" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="B87" s="18"/>
+      <c r="C87" s="18"/>
+      <c r="D87" s="18"/>
+      <c r="E87" s="18"/>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B88" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C88" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E88" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="21">
+        <v>9245008</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C89" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D89" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E89" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B91" s="8"/>
+      <c r="C91" s="8"/>
+      <c r="D91" s="8"/>
+      <c r="E91" s="8"/>
+      <c r="F91" s="8"/>
+      <c r="G91" s="8"/>
+      <c r="H91" s="8"/>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B92" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C92" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E92" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F92" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G92" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H92" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D93" s="3">
+        <v>600</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H93" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="B94" s="12"/>
+      <c r="C94" s="12"/>
+      <c r="D94" s="12"/>
+      <c r="E94" s="12"/>
+      <c r="F94" s="12"/>
+      <c r="G94" s="12"/>
+      <c r="H94" s="12"/>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B96" s="13"/>
+      <c r="C96" s="13"/>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B97" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C97" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="16">
+        <v>176639</v>
+      </c>
+      <c r="B98" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C98" s="17" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="B100" s="18"/>
+      <c r="C100" s="18"/>
+      <c r="D100" s="18"/>
+      <c r="E100" s="18"/>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B101" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C101" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E101" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="21">
+        <v>9245005</v>
+      </c>
+      <c r="B102" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C102" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D102" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="E102" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="B104" s="8"/>
+      <c r="C104" s="8"/>
+      <c r="D104" s="8"/>
+      <c r="E104" s="8"/>
+      <c r="F104" s="8"/>
+      <c r="G104" s="8"/>
+      <c r="H104" s="8"/>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B105" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C105" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D105" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E105" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F105" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G105" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H105" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D106" s="3">
+        <v>600</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H106" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="B107" s="12"/>
+      <c r="C107" s="12"/>
+      <c r="D107" s="12"/>
+      <c r="E107" s="12"/>
+      <c r="F107" s="12"/>
+      <c r="G107" s="12"/>
+      <c r="H107" s="12"/>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B109" s="13"/>
+      <c r="C109" s="13"/>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B110" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C110" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="16">
+        <v>176640</v>
+      </c>
+      <c r="B111" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C111" s="17" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="18" t="s">
+        <v>111</v>
+      </c>
+      <c r="B113" s="18"/>
+      <c r="C113" s="18"/>
+      <c r="D113" s="18"/>
+      <c r="E113" s="18"/>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B114" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C114" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E114" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="21">
+        <v>9245007</v>
+      </c>
+      <c r="B115" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C115" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D115" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="E115" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B117" s="8"/>
+      <c r="C117" s="8"/>
+      <c r="D117" s="8"/>
+      <c r="E117" s="8"/>
+      <c r="F117" s="8"/>
+      <c r="G117" s="8"/>
+      <c r="H117" s="8"/>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B118" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C118" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E118" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F118" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G118" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H118" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D119" s="3">
+        <v>600</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H119" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B120" s="12"/>
+      <c r="C120" s="12"/>
+      <c r="D120" s="12"/>
+      <c r="E120" s="12"/>
+      <c r="F120" s="12"/>
+      <c r="G120" s="12"/>
+      <c r="H120" s="12"/>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="B122" s="13"/>
+      <c r="C122" s="13"/>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B123" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="16">
+        <v>176641</v>
+      </c>
+      <c r="B124" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C124" s="17" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B126" s="18"/>
+      <c r="C126" s="18"/>
+      <c r="D126" s="18"/>
+      <c r="E126" s="18"/>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B127" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C127" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E127" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" s="21">
+        <v>9245006</v>
+      </c>
+      <c r="B128" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C128" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D128" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="E128" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B130" s="8"/>
+      <c r="C130" s="8"/>
+      <c r="D130" s="8"/>
+      <c r="E130" s="8"/>
+      <c r="F130" s="8"/>
+      <c r="G130" s="8"/>
+      <c r="H130" s="8"/>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B131" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C131" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D131" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E131" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F131" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G131" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H131" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D132" s="3">
+        <v>600</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H132" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="B133" s="12"/>
+      <c r="C133" s="12"/>
+      <c r="D133" s="12"/>
+      <c r="E133" s="12"/>
+      <c r="F133" s="12"/>
+      <c r="G133" s="12"/>
+      <c r="H133" s="12"/>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="B135" s="13"/>
+      <c r="C135" s="13"/>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B136" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C136" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="16">
+        <v>29299</v>
+      </c>
+      <c r="B137" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="C137" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B139" s="18"/>
+      <c r="C139" s="18"/>
+      <c r="D139" s="18"/>
+      <c r="E139" s="18"/>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B140" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C140" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D140" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E140" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="21">
+        <v>10303001</v>
+      </c>
+      <c r="B141" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="C141" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D141" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="E141" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B143" s="8"/>
+      <c r="C143" s="8"/>
+      <c r="D143" s="8"/>
+      <c r="E143" s="8"/>
+      <c r="F143" s="8"/>
+      <c r="G143" s="8"/>
+      <c r="H143" s="8"/>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B144" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C144" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D144" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E144" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F144" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G144" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H144" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D145" s="3">
+        <v>600</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H145" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="B146" s="12"/>
+      <c r="C146" s="12"/>
+      <c r="D146" s="12"/>
+      <c r="E146" s="12"/>
+      <c r="F146" s="12"/>
+      <c r="G146" s="12"/>
+      <c r="H146" s="12"/>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="B148" s="13"/>
+      <c r="C148" s="13"/>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B149" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C149" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="16">
+        <v>250002603</v>
+      </c>
+      <c r="B150" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="C150" s="17" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="B152" s="18"/>
+      <c r="C152" s="18"/>
+      <c r="D152" s="18"/>
+      <c r="E152" s="18"/>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B153" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C153" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E153" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="21">
+        <v>10303002</v>
+      </c>
+      <c r="B154" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="C154" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D154" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="E154" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="B156" s="8"/>
+      <c r="C156" s="8"/>
+      <c r="D156" s="8"/>
+      <c r="E156" s="8"/>
+      <c r="F156" s="8"/>
+      <c r="G156" s="8"/>
+      <c r="H156" s="8"/>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B157" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C157" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D157" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E157" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F157" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G157" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H157" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D158" s="3">
+        <v>600</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="H158" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="B159" s="12"/>
+      <c r="C159" s="12"/>
+      <c r="D159" s="12"/>
+      <c r="E159" s="12"/>
+      <c r="F159" s="12"/>
+      <c r="G159" s="12"/>
+      <c r="H159" s="12"/>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="B161" s="13"/>
+      <c r="C161" s="13"/>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B162" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C162" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="16">
+        <v>4765</v>
+      </c>
+      <c r="B163" s="16" t="s">
+        <v>137</v>
+      </c>
+      <c r="C163" s="17" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B165" s="18"/>
+      <c r="C165" s="18"/>
+      <c r="D165" s="18"/>
+      <c r="E165" s="18"/>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B166" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C166" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E166" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="21">
+        <v>11316001</v>
+      </c>
+      <c r="B167" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="C167" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="D167" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="E167" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="B169" s="8"/>
+      <c r="C169" s="8"/>
+      <c r="D169" s="8"/>
+      <c r="E169" s="8"/>
+      <c r="F169" s="8"/>
+      <c r="G169" s="8"/>
+      <c r="H169" s="8"/>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B170" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C170" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D170" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E170" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F170" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G170" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H170" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D171" s="3">
+        <v>600</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="H171" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B172" s="12"/>
+      <c r="C172" s="12"/>
+      <c r="D172" s="12"/>
+      <c r="E172" s="12"/>
+      <c r="F172" s="12"/>
+      <c r="G172" s="12"/>
+      <c r="H172" s="12"/>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B174" s="13"/>
+      <c r="C174" s="13"/>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B175" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C175" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="16">
+        <v>250000191</v>
+      </c>
+      <c r="B176" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="C176" s="17" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="18" t="s">
+        <v>149</v>
+      </c>
+      <c r="B178" s="18"/>
+      <c r="C178" s="18"/>
+      <c r="D178" s="18"/>
+      <c r="E178" s="18"/>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B179" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C179" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D179" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E179" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="21">
+        <v>11328020</v>
+      </c>
+      <c r="B180" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="C180" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="D180" s="22" t="s">
+        <v>148</v>
+      </c>
+      <c r="E180" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B182" s="8"/>
+      <c r="C182" s="8"/>
+      <c r="D182" s="8"/>
+      <c r="E182" s="8"/>
+      <c r="F182" s="8"/>
+      <c r="G182" s="8"/>
+      <c r="H182" s="8"/>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B183" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C183" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D183" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E183" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F183" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G183" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H183" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D184" s="3">
+        <v>600</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="H184" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="B185" s="12"/>
+      <c r="C185" s="12"/>
+      <c r="D185" s="12"/>
+      <c r="E185" s="12"/>
+      <c r="F185" s="12"/>
+      <c r="G185" s="12"/>
+      <c r="H185" s="12"/>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="B187" s="13"/>
+      <c r="C187" s="13"/>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B188" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C188" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="16">
+        <v>250000044</v>
+      </c>
+      <c r="B189" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="C189" s="17" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="B191" s="18"/>
+      <c r="C191" s="18"/>
+      <c r="D191" s="18"/>
+      <c r="E191" s="18"/>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B192" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C192" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D192" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E192" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="21">
+        <v>12344034</v>
+      </c>
+      <c r="B193" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="C193" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="D193" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="E193" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B195" s="8"/>
+      <c r="C195" s="8"/>
+      <c r="D195" s="8"/>
+      <c r="E195" s="8"/>
+      <c r="F195" s="8"/>
+      <c r="G195" s="8"/>
+      <c r="H195" s="8"/>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B196" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C196" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D196" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E196" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F196" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G196" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H196" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D197" s="3">
+        <v>600</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F197" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="H197" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="B198" s="12"/>
+      <c r="C198" s="12"/>
+      <c r="D198" s="12"/>
+      <c r="E198" s="12"/>
+      <c r="F198" s="12"/>
+      <c r="G198" s="12"/>
+      <c r="H198" s="12"/>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B200" s="13"/>
+      <c r="C200" s="13"/>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B201" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C201" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="16">
+        <v>250000218</v>
+      </c>
+      <c r="B202" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="C202" s="17" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B204" s="18"/>
+      <c r="C204" s="18"/>
+      <c r="D204" s="18"/>
+      <c r="E204" s="18"/>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B205" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C205" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D205" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E205" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="21">
+        <v>12356008</v>
+      </c>
+      <c r="B206" s="21" t="s">
+        <v>168</v>
+      </c>
+      <c r="C206" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="D206" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="E206" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="B208" s="8"/>
+      <c r="C208" s="8"/>
+      <c r="D208" s="8"/>
+      <c r="E208" s="8"/>
+      <c r="F208" s="8"/>
+      <c r="G208" s="8"/>
+      <c r="H208" s="8"/>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B209" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C209" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D209" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E209" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F209" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G209" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H209" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D210" s="3">
+        <v>600</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F210" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H210" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="B211" s="12"/>
+      <c r="C211" s="12"/>
+      <c r="D211" s="12"/>
+      <c r="E211" s="12"/>
+      <c r="F211" s="12"/>
+      <c r="G211" s="12"/>
+      <c r="H211" s="12"/>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="B213" s="13"/>
+      <c r="C213" s="13"/>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B214" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C214" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="16">
+        <v>26586</v>
+      </c>
+      <c r="B215" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="C215" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="18" t="s">
+        <v>176</v>
+      </c>
+      <c r="B217" s="18"/>
+      <c r="C217" s="18"/>
+      <c r="D217" s="18"/>
+      <c r="E217" s="18"/>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B218" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C218" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D218" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E218" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" s="21" t="s">
+        <v>177</v>
+      </c>
+      <c r="B219" s="21" t="s">
+        <v>178</v>
+      </c>
+      <c r="C219" s="21" t="s">
+        <v>170</v>
+      </c>
+      <c r="D219" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="E219" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="B221" s="8"/>
+      <c r="C221" s="8"/>
+      <c r="D221" s="8"/>
+      <c r="E221" s="8"/>
+      <c r="F221" s="8"/>
+      <c r="G221" s="8"/>
+      <c r="H221" s="8"/>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B222" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C222" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D222" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E222" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F222" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G222" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H222" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D223" s="3">
+        <v>600</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F223" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="H223" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B224" s="12"/>
+      <c r="C224" s="12"/>
+      <c r="D224" s="12"/>
+      <c r="E224" s="12"/>
+      <c r="F224" s="12"/>
+      <c r="G224" s="12"/>
+      <c r="H224" s="12"/>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="B226" s="13"/>
+      <c r="C226" s="13"/>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B227" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C227" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="16">
+        <v>22</v>
+      </c>
+      <c r="B228" s="16" t="s">
+        <v>183</v>
+      </c>
+      <c r="C228" s="17" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="18" t="s">
+        <v>185</v>
+      </c>
+      <c r="B230" s="18"/>
+      <c r="C230" s="18"/>
+      <c r="D230" s="18"/>
+      <c r="E230" s="18"/>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B231" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C231" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D231" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E231" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="B232" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C232" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="D232" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="E232" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="B234" s="8"/>
+      <c r="C234" s="8"/>
+      <c r="D234" s="8"/>
+      <c r="E234" s="8"/>
+      <c r="F234" s="8"/>
+      <c r="G234" s="8"/>
+      <c r="H234" s="8"/>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B235" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C235" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D235" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E235" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F235" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G235" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H235" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D236" s="3">
+        <v>600</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F236" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="G236" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="H236" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="B237" s="12"/>
+      <c r="C237" s="12"/>
+      <c r="D237" s="12"/>
+      <c r="E237" s="12"/>
+      <c r="F237" s="12"/>
+      <c r="G237" s="12"/>
+      <c r="H237" s="12"/>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="B239" s="13"/>
+      <c r="C239" s="13"/>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B240" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C240" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" s="16">
+        <v>250000009</v>
+      </c>
+      <c r="B241" s="16" t="s">
+        <v>193</v>
+      </c>
+      <c r="C241" s="17" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="18" t="s">
+        <v>195</v>
+      </c>
+      <c r="B243" s="18"/>
+      <c r="C243" s="18"/>
+      <c r="D243" s="18"/>
+      <c r="E243" s="18"/>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B244" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C244" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D244" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E244" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="B245" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="C245" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="D245" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="E245" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="B247" s="8"/>
+      <c r="C247" s="8"/>
+      <c r="D247" s="8"/>
+      <c r="E247" s="8"/>
+      <c r="F247" s="8"/>
+      <c r="G247" s="8"/>
+      <c r="H247" s="8"/>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B248" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C248" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D248" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E248" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F248" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G248" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H248" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D249" s="3">
+        <v>600</v>
+      </c>
+      <c r="E249" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F249" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="H249" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B250" s="12"/>
+      <c r="C250" s="12"/>
+      <c r="D250" s="12"/>
+      <c r="E250" s="12"/>
+      <c r="F250" s="12"/>
+      <c r="G250" s="12"/>
+      <c r="H250" s="12"/>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B252" s="13"/>
+      <c r="C252" s="13"/>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B253" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C253" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="16">
+        <v>42</v>
+      </c>
+      <c r="B254" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="C254" s="17" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="18" t="s">
+        <v>203</v>
+      </c>
+      <c r="B256" s="18"/>
+      <c r="C256" s="18"/>
+      <c r="D256" s="18"/>
+      <c r="E256" s="18"/>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B257" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C257" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D257" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E257" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="21" t="s">
+        <v>204</v>
+      </c>
+      <c r="B258" s="21" t="s">
+        <v>205</v>
+      </c>
+      <c r="C258" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="D258" s="22" t="s">
+        <v>202</v>
+      </c>
+      <c r="E258" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="23"/>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="B263" s="2"/>
+      <c r="C263" s="2"/>
+      <c r="D263" s="2"/>
+      <c r="E263" s="2"/>
+      <c r="F263" s="2"/>
+      <c r="G263" s="2"/>
+      <c r="H263" s="2"/>
+      <c r="I263" s="2"/>
+      <c r="J263" s="2"/>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B264" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C264" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D264" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E264" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F264" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G264" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H264" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I264" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J264" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C265" s="3"/>
+      <c r="D265" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E265" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F265" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G265" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H265" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I265" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J265" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" t="s">
+        <v>20</v>
+      </c>
+      <c r="B267" t="s">
+        <v>208</v>
+      </c>
+      <c r="C267" t="s">
+        <v>21</v>
+      </c>
+      <c r="D267" t="s">
+        <v>22</v>
+      </c>
+      <c r="E267" t="s">
+        <v>5</v>
+      </c>
+      <c r="F267" t="s">
+        <v>14</v>
+      </c>
+      <c r="G267" t="s">
+        <v>7</v>
+      </c>
+      <c r="H267" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" t="s">
+        <v>9</v>
+      </c>
+      <c r="B268" t="s">
+        <v>18</v>
+      </c>
+      <c r="C268" t="s">
+        <v>23</v>
+      </c>
+      <c r="D268" t="s">
+        <v>24</v>
+      </c>
+      <c r="E268" t="s">
+        <v>25</v>
+      </c>
+      <c r="F268" t="s">
+        <v>26</v>
+      </c>
+      <c r="G268" t="s">
+        <v>8</v>
+      </c>
+      <c r="H268" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" t="s">
+        <v>27</v>
+      </c>
+      <c r="B269" t="s">
+        <v>19</v>
+      </c>
+      <c r="C269" t="s">
         <v>28</v>
       </c>
-      <c r="E8" t="s">
+      <c r="D269" t="s">
+        <v>19</v>
+      </c>
+      <c r="E269" t="s">
+        <v>30</v>
+      </c>
+      <c r="F269" t="s">
+        <v>209</v>
+      </c>
+      <c r="G269" t="s">
+        <v>32</v>
+      </c>
+      <c r="H269" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" t="s">
+        <v>33</v>
+      </c>
+      <c r="B270" t="s">
+        <v>211</v>
+      </c>
+      <c r="C270" t="s">
+        <v>34</v>
+      </c>
+      <c r="D270" t="s">
+        <v>212</v>
+      </c>
+      <c r="E270" t="s">
+        <v>6</v>
+      </c>
+      <c r="F270" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B272" s="7"/>
+      <c r="C272" s="7"/>
+      <c r="D272" s="7"/>
+      <c r="E272" s="7"/>
+      <c r="F272" s="7"/>
+      <c r="G272" s="7"/>
+      <c r="H272" s="7"/>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="B274" s="8"/>
+      <c r="C274" s="8"/>
+      <c r="D274" s="8"/>
+      <c r="E274" s="8"/>
+      <c r="F274" s="8"/>
+      <c r="G274" s="8"/>
+      <c r="H274" s="8"/>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B275" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C275" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D275" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E275" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F275" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G275" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H275" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D276" s="3">
+        <v>706</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F276" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="G276" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="H276" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="B277" s="12"/>
+      <c r="C277" s="12"/>
+      <c r="D277" s="12"/>
+      <c r="E277" s="12"/>
+      <c r="F277" s="12"/>
+      <c r="G277" s="12"/>
+      <c r="H277" s="12"/>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B279" s="13"/>
+      <c r="C279" s="13"/>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B280" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C280" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="16">
+        <v>25000034</v>
+      </c>
+      <c r="B281" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C281" s="17" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="B283" s="18"/>
+      <c r="C283" s="18"/>
+      <c r="D283" s="18"/>
+      <c r="E283" s="18"/>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B284" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C284" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D284" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E284" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" s="21">
+        <v>10303016</v>
+      </c>
+      <c r="B285" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="C285" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="D285" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="E285" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="B287" s="8"/>
+      <c r="C287" s="8"/>
+      <c r="D287" s="8"/>
+      <c r="E287" s="8"/>
+      <c r="F287" s="8"/>
+      <c r="G287" s="8"/>
+      <c r="H287" s="8"/>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B288" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C288" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D288" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E288" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F288" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G288" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H288" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B289" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D289" s="3">
+        <v>706</v>
+      </c>
+      <c r="E289" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="F289" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="G289" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="H289" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="B290" s="12"/>
+      <c r="C290" s="12"/>
+      <c r="D290" s="12"/>
+      <c r="E290" s="12"/>
+      <c r="F290" s="12"/>
+      <c r="G290" s="12"/>
+      <c r="H290" s="12"/>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="B292" s="13"/>
+      <c r="C292" s="13"/>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B293" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C293" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" s="16">
+        <v>250000008</v>
+      </c>
+      <c r="B294" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="C294" s="17" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="18" t="s">
+        <v>228</v>
+      </c>
+      <c r="B296" s="18"/>
+      <c r="C296" s="18"/>
+      <c r="D296" s="18"/>
+      <c r="E296" s="18"/>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B297" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C297" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D297" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E297" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="21">
+        <v>2025.11322003</v>
+      </c>
+      <c r="B298" s="21" t="s">
+        <v>229</v>
+      </c>
+      <c r="C298" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="D298" s="22" t="s">
+        <v>227</v>
+      </c>
+      <c r="E298" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="B300" s="8"/>
+      <c r="C300" s="8"/>
+      <c r="D300" s="8"/>
+      <c r="E300" s="8"/>
+      <c r="F300" s="8"/>
+      <c r="G300" s="8"/>
+      <c r="H300" s="8"/>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B301" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C301" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D301" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E301" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F301" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G301" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H301" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B302" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D302" s="3">
+        <v>706</v>
+      </c>
+      <c r="E302" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F302" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G302" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H302" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="B303" s="12"/>
+      <c r="C303" s="12"/>
+      <c r="D303" s="12"/>
+      <c r="E303" s="12"/>
+      <c r="F303" s="12"/>
+      <c r="G303" s="12"/>
+      <c r="H303" s="12"/>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="B305" s="13"/>
+      <c r="C305" s="13"/>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B306" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C306" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" s="16">
+        <v>7</v>
+      </c>
+      <c r="B307" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="C307" s="17" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" s="18" t="s">
+        <v>235</v>
+      </c>
+      <c r="B309" s="18"/>
+      <c r="C309" s="18"/>
+      <c r="D309" s="18"/>
+      <c r="E309" s="18"/>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B310" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C310" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D310" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E310" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="21">
+        <v>2025.0112036</v>
+      </c>
+      <c r="B311" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="C311" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D311" s="22" t="s">
+        <v>234</v>
+      </c>
+      <c r="E311" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B313" s="8"/>
+      <c r="C313" s="8"/>
+      <c r="D313" s="8"/>
+      <c r="E313" s="8"/>
+      <c r="F313" s="8"/>
+      <c r="G313" s="8"/>
+      <c r="H313" s="8"/>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B314" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C314" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D314" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E314" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F314" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G314" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H314" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D315" s="3">
+        <v>706</v>
+      </c>
+      <c r="E315" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F315" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G315" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H315" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="B316" s="12"/>
+      <c r="C316" s="12"/>
+      <c r="D316" s="12"/>
+      <c r="E316" s="12"/>
+      <c r="F316" s="12"/>
+      <c r="G316" s="12"/>
+      <c r="H316" s="12"/>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="B318" s="13"/>
+      <c r="C318" s="13"/>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B319" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C319" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="16">
+        <v>8</v>
+      </c>
+      <c r="B320" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="C320" s="17" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="18" t="s">
+        <v>241</v>
+      </c>
+      <c r="B322" s="18"/>
+      <c r="C322" s="18"/>
+      <c r="D322" s="18"/>
+      <c r="E322" s="18"/>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B323" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C323" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D323" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E323" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="21">
+        <v>2026.0112038</v>
+      </c>
+      <c r="B324" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="C324" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D324" s="22" t="s">
+        <v>240</v>
+      </c>
+      <c r="E324" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="B326" s="8"/>
+      <c r="C326" s="8"/>
+      <c r="D326" s="8"/>
+      <c r="E326" s="8"/>
+      <c r="F326" s="8"/>
+      <c r="G326" s="8"/>
+      <c r="H326" s="8"/>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B327" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C327" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D327" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E327" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F327" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G327" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H327" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B328" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D328" s="3">
+        <v>706</v>
+      </c>
+      <c r="E328" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F328" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G328" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H328" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B329" s="12"/>
+      <c r="C329" s="12"/>
+      <c r="D329" s="12"/>
+      <c r="E329" s="12"/>
+      <c r="F329" s="12"/>
+      <c r="G329" s="12"/>
+      <c r="H329" s="12"/>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="B331" s="13"/>
+      <c r="C331" s="13"/>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B332" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C332" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10">
+      <c r="A333" s="16">
+        <v>178168</v>
+      </c>
+      <c r="B333" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="C333" s="17" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="18" t="s">
+        <v>246</v>
+      </c>
+      <c r="B335" s="18"/>
+      <c r="C335" s="18"/>
+      <c r="D335" s="18"/>
+      <c r="E335" s="18"/>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B336" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C336" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D336" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E336" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" s="21">
+        <v>2026.011204</v>
+      </c>
+      <c r="B337" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="C337" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D337" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="E337" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="B339" s="8"/>
+      <c r="C339" s="8"/>
+      <c r="D339" s="8"/>
+      <c r="E339" s="8"/>
+      <c r="F339" s="8"/>
+      <c r="G339" s="8"/>
+      <c r="H339" s="8"/>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B340" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C340" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D340" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E340" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F340" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G340" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H340" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B341" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D341" s="3">
+        <v>706</v>
+      </c>
+      <c r="E341" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F341" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G341" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H341" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="B342" s="12"/>
+      <c r="C342" s="12"/>
+      <c r="D342" s="12"/>
+      <c r="E342" s="12"/>
+      <c r="F342" s="12"/>
+      <c r="G342" s="12"/>
+      <c r="H342" s="12"/>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="B344" s="13"/>
+      <c r="C344" s="13"/>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B345" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C345" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" s="16">
+        <v>178167</v>
+      </c>
+      <c r="B346" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="C346" s="17" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" s="18" t="s">
+        <v>251</v>
+      </c>
+      <c r="B348" s="18"/>
+      <c r="C348" s="18"/>
+      <c r="D348" s="18"/>
+      <c r="E348" s="18"/>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B349" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C349" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D349" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E349" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" s="21">
+        <v>2026.0112041</v>
+      </c>
+      <c r="B350" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="C350" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D350" s="22" t="s">
+        <v>250</v>
+      </c>
+      <c r="E350" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B352" s="8"/>
+      <c r="C352" s="8"/>
+      <c r="D352" s="8"/>
+      <c r="E352" s="8"/>
+      <c r="F352" s="8"/>
+      <c r="G352" s="8"/>
+      <c r="H352" s="8"/>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B353" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C353" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D353" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E353" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F353" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G353" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H353" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B354" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="C354" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D354" s="3">
+        <v>706</v>
+      </c>
+      <c r="E354" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F354" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G354" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H354" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="B355" s="12"/>
+      <c r="C355" s="12"/>
+      <c r="D355" s="12"/>
+      <c r="E355" s="12"/>
+      <c r="F355" s="12"/>
+      <c r="G355" s="12"/>
+      <c r="H355" s="12"/>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="B357" s="13"/>
+      <c r="C357" s="13"/>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B358" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C358" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" s="16">
+        <v>76</v>
+      </c>
+      <c r="B359" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="C359" s="17" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" s="18" t="s">
+        <v>258</v>
+      </c>
+      <c r="B361" s="18"/>
+      <c r="C361" s="18"/>
+      <c r="D361" s="18"/>
+      <c r="E361" s="18"/>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B362" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C362" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D362" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E362" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" s="21">
+        <v>2026.0114002</v>
+      </c>
+      <c r="B363" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="C363" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D363" s="22" t="s">
+        <v>257</v>
+      </c>
+      <c r="E363" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="B365" s="8"/>
+      <c r="C365" s="8"/>
+      <c r="D365" s="8"/>
+      <c r="E365" s="8"/>
+      <c r="F365" s="8"/>
+      <c r="G365" s="8"/>
+      <c r="H365" s="8"/>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B366" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C366" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D366" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E366" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F366" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G366" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H366" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B367" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C367" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D367" s="3">
+        <v>600</v>
+      </c>
+      <c r="E367" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F367" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="G367" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="H367" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="B368" s="12"/>
+      <c r="C368" s="12"/>
+      <c r="D368" s="12"/>
+      <c r="E368" s="12"/>
+      <c r="F368" s="12"/>
+      <c r="G368" s="12"/>
+      <c r="H368" s="12"/>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="B370" s="13"/>
+      <c r="C370" s="13"/>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B371" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C371" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" s="16">
+        <v>702</v>
+      </c>
+      <c r="B372" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="C372" s="17" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" s="18" t="s">
+        <v>266</v>
+      </c>
+      <c r="B374" s="18"/>
+      <c r="C374" s="18"/>
+      <c r="D374" s="18"/>
+      <c r="E374" s="18"/>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B375" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C375" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D375" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E375" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" s="21">
+        <v>2026.0107004</v>
+      </c>
+      <c r="B376" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="C376" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D376" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="E376" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="B378" s="8"/>
+      <c r="C378" s="8"/>
+      <c r="D378" s="8"/>
+      <c r="E378" s="8"/>
+      <c r="F378" s="8"/>
+      <c r="G378" s="8"/>
+      <c r="H378" s="8"/>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B379" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C379" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D379" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E379" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F379" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G379" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H379" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B380" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C380" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D380" s="3">
+        <v>600</v>
+      </c>
+      <c r="E380" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F380" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G380" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="H380" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="B381" s="12"/>
+      <c r="C381" s="12"/>
+      <c r="D381" s="12"/>
+      <c r="E381" s="12"/>
+      <c r="F381" s="12"/>
+      <c r="G381" s="12"/>
+      <c r="H381" s="12"/>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="B383" s="13"/>
+      <c r="C383" s="13"/>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B384" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C384" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" s="16">
+        <v>698</v>
+      </c>
+      <c r="B385" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="C385" s="17" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" s="18" t="s">
+        <v>274</v>
+      </c>
+      <c r="B387" s="18"/>
+      <c r="C387" s="18"/>
+      <c r="D387" s="18"/>
+      <c r="E387" s="18"/>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B388" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C388" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D388" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E388" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389" s="21">
+        <v>2026.0107007</v>
+      </c>
+      <c r="B389" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="C389" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D389" s="22" t="s">
+        <v>273</v>
+      </c>
+      <c r="E389" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="B391" s="8"/>
+      <c r="C391" s="8"/>
+      <c r="D391" s="8"/>
+      <c r="E391" s="8"/>
+      <c r="F391" s="8"/>
+      <c r="G391" s="8"/>
+      <c r="H391" s="8"/>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B392" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C392" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D392" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E392" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F392" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G392" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H392" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B393" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C393" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D393" s="3">
+        <v>600</v>
+      </c>
+      <c r="E393" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F393" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="G393" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H393" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="B394" s="12"/>
+      <c r="C394" s="12"/>
+      <c r="D394" s="12"/>
+      <c r="E394" s="12"/>
+      <c r="F394" s="12"/>
+      <c r="G394" s="12"/>
+      <c r="H394" s="12"/>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="B396" s="13"/>
+      <c r="C396" s="13"/>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B397" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C397" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="16">
+        <v>705</v>
+      </c>
+      <c r="B398" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="C398" s="17" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" s="18" t="s">
+        <v>279</v>
+      </c>
+      <c r="B400" s="18"/>
+      <c r="C400" s="18"/>
+      <c r="D400" s="18"/>
+      <c r="E400" s="18"/>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B401" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C401" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D401" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E401" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" s="21">
+        <v>2026.0107005</v>
+      </c>
+      <c r="B402" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="C402" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D402" s="22" t="s">
+        <v>278</v>
+      </c>
+      <c r="E402" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="B404" s="8"/>
+      <c r="C404" s="8"/>
+      <c r="D404" s="8"/>
+      <c r="E404" s="8"/>
+      <c r="F404" s="8"/>
+      <c r="G404" s="8"/>
+      <c r="H404" s="8"/>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B405" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C405" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D405" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E405" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F405" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G405" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H405" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B406" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C406" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D406" s="3">
+        <v>600</v>
+      </c>
+      <c r="E406" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F406" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="G406" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H406" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="B407" s="12"/>
+      <c r="C407" s="12"/>
+      <c r="D407" s="12"/>
+      <c r="E407" s="12"/>
+      <c r="F407" s="12"/>
+      <c r="G407" s="12"/>
+      <c r="H407" s="12"/>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="B409" s="13"/>
+      <c r="C409" s="13"/>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B410" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C410" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" s="16">
+        <v>706</v>
+      </c>
+      <c r="B411" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="C411" s="17" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10">
+      <c r="A413" s="18" t="s">
+        <v>284</v>
+      </c>
+      <c r="B413" s="18"/>
+      <c r="C413" s="18"/>
+      <c r="D413" s="18"/>
+      <c r="E413" s="18"/>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B414" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C414" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D414" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E414" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" s="21">
+        <v>2026.0107006</v>
+      </c>
+      <c r="B415" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="C415" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D415" s="22" t="s">
+        <v>283</v>
+      </c>
+      <c r="E415" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="B417" s="8"/>
+      <c r="C417" s="8"/>
+      <c r="D417" s="8"/>
+      <c r="E417" s="8"/>
+      <c r="F417" s="8"/>
+      <c r="G417" s="8"/>
+      <c r="H417" s="8"/>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B418" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C418" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D418" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E418" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F418" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G418" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H418" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B419" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C419" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D419" s="3">
+        <v>600</v>
+      </c>
+      <c r="E419" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F419" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="G419" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="H419" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="B420" s="12"/>
+      <c r="C420" s="12"/>
+      <c r="D420" s="12"/>
+      <c r="E420" s="12"/>
+      <c r="F420" s="12"/>
+      <c r="G420" s="12"/>
+      <c r="H420" s="12"/>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="B422" s="13"/>
+      <c r="C422" s="13"/>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B423" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C423" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" s="16">
+        <v>693</v>
+      </c>
+      <c r="B424" s="16" t="s">
+        <v>288</v>
+      </c>
+      <c r="C424" s="17" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" s="18" t="s">
+        <v>290</v>
+      </c>
+      <c r="B426" s="18"/>
+      <c r="C426" s="18"/>
+      <c r="D426" s="18"/>
+      <c r="E426" s="18"/>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B427" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C427" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D427" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E427" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="21">
+        <v>2026.0107001</v>
+      </c>
+      <c r="B428" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="C428" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D428" s="22" t="s">
+        <v>289</v>
+      </c>
+      <c r="E428" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="B430" s="8"/>
+      <c r="C430" s="8"/>
+      <c r="D430" s="8"/>
+      <c r="E430" s="8"/>
+      <c r="F430" s="8"/>
+      <c r="G430" s="8"/>
+      <c r="H430" s="8"/>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B431" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C431" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D431" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E431" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F431" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G431" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H431" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B432" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C432" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D432" s="3">
+        <v>600</v>
+      </c>
+      <c r="E432" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F432" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="G432" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H432" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="B433" s="12"/>
+      <c r="C433" s="12"/>
+      <c r="D433" s="12"/>
+      <c r="E433" s="12"/>
+      <c r="F433" s="12"/>
+      <c r="G433" s="12"/>
+      <c r="H433" s="12"/>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="B435" s="13"/>
+      <c r="C435" s="13"/>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B436" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C436" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" s="16">
+        <v>703</v>
+      </c>
+      <c r="B437" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="C437" s="17" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439" s="18" t="s">
+        <v>295</v>
+      </c>
+      <c r="B439" s="18"/>
+      <c r="C439" s="18"/>
+      <c r="D439" s="18"/>
+      <c r="E439" s="18"/>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B440" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C440" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D440" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E440" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441" s="21">
+        <v>2026.0107002</v>
+      </c>
+      <c r="B441" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="C441" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D441" s="22" t="s">
+        <v>294</v>
+      </c>
+      <c r="E441" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="B443" s="8"/>
+      <c r="C443" s="8"/>
+      <c r="D443" s="8"/>
+      <c r="E443" s="8"/>
+      <c r="F443" s="8"/>
+      <c r="G443" s="8"/>
+      <c r="H443" s="8"/>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B444" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C444" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D444" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E444" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F444" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G444" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H444" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B445" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C445" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D445" s="3">
+        <v>600</v>
+      </c>
+      <c r="E445" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F445" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="G445" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H445" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" s="11" t="s">
+        <v>297</v>
+      </c>
+      <c r="B446" s="12"/>
+      <c r="C446" s="12"/>
+      <c r="D446" s="12"/>
+      <c r="E446" s="12"/>
+      <c r="F446" s="12"/>
+      <c r="G446" s="12"/>
+      <c r="H446" s="12"/>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="B448" s="13"/>
+      <c r="C448" s="13"/>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B449" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C449" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" s="16">
+        <v>699</v>
+      </c>
+      <c r="B450" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="C450" s="17" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" s="18" t="s">
+        <v>300</v>
+      </c>
+      <c r="B452" s="18"/>
+      <c r="C452" s="18"/>
+      <c r="D452" s="18"/>
+      <c r="E452" s="18"/>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B453" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C453" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D453" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E453" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" s="21" t="s">
+        <v>301</v>
+      </c>
+      <c r="B454" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="C454" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D454" s="22" t="s">
+        <v>299</v>
+      </c>
+      <c r="E454" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="B456" s="8"/>
+      <c r="C456" s="8"/>
+      <c r="D456" s="8"/>
+      <c r="E456" s="8"/>
+      <c r="F456" s="8"/>
+      <c r="G456" s="8"/>
+      <c r="H456" s="8"/>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B457" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C457" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D457" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E457" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F457" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G457" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H457" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B458" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C458" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D458" s="3">
+        <v>706</v>
+      </c>
+      <c r="E458" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="F458" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="G458" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="H458" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="B459" s="12"/>
+      <c r="C459" s="12"/>
+      <c r="D459" s="12"/>
+      <c r="E459" s="12"/>
+      <c r="F459" s="12"/>
+      <c r="G459" s="12"/>
+      <c r="H459" s="12"/>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="B461" s="13"/>
+      <c r="C461" s="13"/>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B462" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C462" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" s="16">
+        <v>2</v>
+      </c>
+      <c r="B463" s="16" t="s">
+        <v>307</v>
+      </c>
+      <c r="C463" s="17" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10">
+      <c r="A465" s="18" t="s">
+        <v>309</v>
+      </c>
+      <c r="B465" s="18"/>
+      <c r="C465" s="18"/>
+      <c r="D465" s="18"/>
+      <c r="E465" s="18"/>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B466" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C466" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D466" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E466" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467" s="21" t="s">
+        <v>310</v>
+      </c>
+      <c r="B467" s="21" t="s">
+        <v>311</v>
+      </c>
+      <c r="C467" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="D467" s="22" t="s">
+        <v>308</v>
+      </c>
+      <c r="E467" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10">
+      <c r="A469" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="B469" s="8"/>
+      <c r="C469" s="8"/>
+      <c r="D469" s="8"/>
+      <c r="E469" s="8"/>
+      <c r="F469" s="8"/>
+      <c r="G469" s="8"/>
+      <c r="H469" s="8"/>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B470" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C470" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D470" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E470" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F470" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G470" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H470" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B471" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C471" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D471" s="3">
+        <v>706</v>
+      </c>
+      <c r="E471" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F471" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G471" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="H471" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="B472" s="12"/>
+      <c r="C472" s="12"/>
+      <c r="D472" s="12"/>
+      <c r="E472" s="12"/>
+      <c r="F472" s="12"/>
+      <c r="G472" s="12"/>
+      <c r="H472" s="12"/>
+    </row>
+    <row r="474" spans="1:10">
+      <c r="A474" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="B474" s="13"/>
+      <c r="C474" s="13"/>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B475" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C475" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476" s="16">
+        <v>70</v>
+      </c>
+      <c r="B476" s="16" t="s">
+        <v>316</v>
+      </c>
+      <c r="C476" s="17" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="B478" s="18"/>
+      <c r="C478" s="18"/>
+      <c r="D478" s="18"/>
+      <c r="E478" s="18"/>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B479" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C479" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D479" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E479" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10">
+      <c r="A480" s="21" t="s">
+        <v>319</v>
+      </c>
+      <c r="B480" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="C480" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="D480" s="22" t="s">
+        <v>317</v>
+      </c>
+      <c r="E480" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="B482" s="8"/>
+      <c r="C482" s="8"/>
+      <c r="D482" s="8"/>
+      <c r="E482" s="8"/>
+      <c r="F482" s="8"/>
+      <c r="G482" s="8"/>
+      <c r="H482" s="8"/>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B483" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C483" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D483" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E483" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F483" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G483" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H483" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10">
+      <c r="A484" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B484" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C484" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D484" s="3">
+        <v>706</v>
+      </c>
+      <c r="E484" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F484" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G484" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="H484" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="B485" s="12"/>
+      <c r="C485" s="12"/>
+      <c r="D485" s="12"/>
+      <c r="E485" s="12"/>
+      <c r="F485" s="12"/>
+      <c r="G485" s="12"/>
+      <c r="H485" s="12"/>
+    </row>
+    <row r="487" spans="1:10">
+      <c r="A487" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="B487" s="13"/>
+      <c r="C487" s="13"/>
+    </row>
+    <row r="488" spans="1:10">
+      <c r="A488" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B488" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C488" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489" s="16">
+        <v>642</v>
+      </c>
+      <c r="B489" s="16" t="s">
+        <v>325</v>
+      </c>
+      <c r="C489" s="17" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491" s="18" t="s">
+        <v>327</v>
+      </c>
+      <c r="B491" s="18"/>
+      <c r="C491" s="18"/>
+      <c r="D491" s="18"/>
+      <c r="E491" s="18"/>
+    </row>
+    <row r="492" spans="1:10">
+      <c r="A492" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B492" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C492" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D492" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E492" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10">
+      <c r="A493" s="21" t="s">
+        <v>328</v>
+      </c>
+      <c r="B493" s="21" t="s">
+        <v>329</v>
+      </c>
+      <c r="C493" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D493" s="22" t="s">
+        <v>326</v>
+      </c>
+      <c r="E493" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10">
+      <c r="A495" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="B495" s="8"/>
+      <c r="C495" s="8"/>
+      <c r="D495" s="8"/>
+      <c r="E495" s="8"/>
+      <c r="F495" s="8"/>
+      <c r="G495" s="8"/>
+      <c r="H495" s="8"/>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B496" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C496" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D496" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E496" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F496" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G496" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H496" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10">
+      <c r="A497" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B497" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C497" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D497" s="3">
+        <v>706</v>
+      </c>
+      <c r="E497" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F497" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="G497" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="H497" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="B498" s="12"/>
+      <c r="C498" s="12"/>
+      <c r="D498" s="12"/>
+      <c r="E498" s="12"/>
+      <c r="F498" s="12"/>
+      <c r="G498" s="12"/>
+      <c r="H498" s="12"/>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="B500" s="13"/>
+      <c r="C500" s="13"/>
+    </row>
+    <row r="501" spans="1:10">
+      <c r="A501" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B501" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C501" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10">
+      <c r="A502" s="16">
+        <v>2</v>
+      </c>
+      <c r="B502" s="16" t="s">
+        <v>333</v>
+      </c>
+      <c r="C502" s="17" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10">
+      <c r="A504" s="18" t="s">
+        <v>335</v>
+      </c>
+      <c r="B504" s="18"/>
+      <c r="C504" s="18"/>
+      <c r="D504" s="18"/>
+      <c r="E504" s="18"/>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B505" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C505" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D505" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E505" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10">
+      <c r="A506" s="21">
+        <v>4110005</v>
+      </c>
+      <c r="B506" s="21" t="s">
+        <v>336</v>
+      </c>
+      <c r="C506" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="D506" s="22" t="s">
+        <v>334</v>
+      </c>
+      <c r="E506" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10">
+      <c r="A508" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="B508" s="8"/>
+      <c r="C508" s="8"/>
+      <c r="D508" s="8"/>
+      <c r="E508" s="8"/>
+      <c r="F508" s="8"/>
+      <c r="G508" s="8"/>
+      <c r="H508" s="8"/>
+    </row>
+    <row r="509" spans="1:10">
+      <c r="A509" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B509" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C509" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D509" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E509" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F509" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G509" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H509" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10">
+      <c r="A510" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B510" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C510" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D510" s="3">
+        <v>706</v>
+      </c>
+      <c r="E510" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F510" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G510" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H510" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10">
+      <c r="A511" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="B511" s="12"/>
+      <c r="C511" s="12"/>
+      <c r="D511" s="12"/>
+      <c r="E511" s="12"/>
+      <c r="F511" s="12"/>
+      <c r="G511" s="12"/>
+      <c r="H511" s="12"/>
+    </row>
+    <row r="513" spans="1:10">
+      <c r="A513" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="B513" s="13"/>
+      <c r="C513" s="13"/>
+    </row>
+    <row r="514" spans="1:10">
+      <c r="A514" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B514" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C514" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10">
+      <c r="A515" s="16">
+        <v>30692</v>
+      </c>
+      <c r="B515" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="C515" s="17" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="B517" s="18"/>
+      <c r="C517" s="18"/>
+      <c r="D517" s="18"/>
+      <c r="E517" s="18"/>
+    </row>
+    <row r="518" spans="1:10">
+      <c r="A518" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B518" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C518" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D518" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E518" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10">
+      <c r="A519" s="21" t="s">
+        <v>343</v>
+      </c>
+      <c r="B519" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="C519" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D519" s="22" t="s">
+        <v>341</v>
+      </c>
+      <c r="E519" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10">
+      <c r="A521" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="B521" s="8"/>
+      <c r="C521" s="8"/>
+      <c r="D521" s="8"/>
+      <c r="E521" s="8"/>
+      <c r="F521" s="8"/>
+      <c r="G521" s="8"/>
+      <c r="H521" s="8"/>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B522" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C522" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D522" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E522" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F522" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G522" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H522" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10">
+      <c r="A523" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="B523" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C523" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D523" s="3">
+        <v>706</v>
+      </c>
+      <c r="E523" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F523" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G523" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H523" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10">
+      <c r="A524" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="B524" s="12"/>
+      <c r="C524" s="12"/>
+      <c r="D524" s="12"/>
+      <c r="E524" s="12"/>
+      <c r="F524" s="12"/>
+      <c r="G524" s="12"/>
+      <c r="H524" s="12"/>
+    </row>
+    <row r="526" spans="1:10">
+      <c r="A526" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="B526" s="13"/>
+      <c r="C526" s="13"/>
+    </row>
+    <row r="527" spans="1:10">
+      <c r="A527" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B527" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C527" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10">
+      <c r="A528" s="16">
+        <v>24</v>
+      </c>
+      <c r="B528" s="16" t="s">
+        <v>348</v>
+      </c>
+      <c r="C528" s="17" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10">
+      <c r="A530" s="18" t="s">
+        <v>350</v>
+      </c>
+      <c r="B530" s="18"/>
+      <c r="C530" s="18"/>
+      <c r="D530" s="18"/>
+      <c r="E530" s="18"/>
+    </row>
+    <row r="531" spans="1:10">
+      <c r="A531" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B531" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C531" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D531" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E531" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10">
+      <c r="A532" s="21" t="s">
+        <v>351</v>
+      </c>
+      <c r="B532" s="21" t="s">
+        <v>178</v>
+      </c>
+      <c r="C532" s="21" t="s">
+        <v>345</v>
+      </c>
+      <c r="D532" s="22" t="s">
+        <v>349</v>
+      </c>
+      <c r="E532" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="534" spans="1:10">
+      <c r="A534" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="B534" s="8"/>
+      <c r="C534" s="8"/>
+      <c r="D534" s="8"/>
+      <c r="E534" s="8"/>
+      <c r="F534" s="8"/>
+      <c r="G534" s="8"/>
+      <c r="H534" s="8"/>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B535" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C535" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D535" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E535" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F535" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G535" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H535" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10">
+      <c r="A536" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B536" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="C536" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D536" s="3">
+        <v>706</v>
+      </c>
+      <c r="E536" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F536" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G536" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H536" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10">
+      <c r="A537" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="B537" s="12"/>
+      <c r="C537" s="12"/>
+      <c r="D537" s="12"/>
+      <c r="E537" s="12"/>
+      <c r="F537" s="12"/>
+      <c r="G537" s="12"/>
+      <c r="H537" s="12"/>
+    </row>
+    <row r="539" spans="1:10">
+      <c r="A539" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="B539" s="13"/>
+      <c r="C539" s="13"/>
+    </row>
+    <row r="540" spans="1:10">
+      <c r="A540" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B540" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C540" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10">
+      <c r="A541" s="16">
+        <v>587</v>
+      </c>
+      <c r="B541" s="16" t="s">
+        <v>355</v>
+      </c>
+      <c r="C541" s="17" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10">
+      <c r="A543" s="18" t="s">
+        <v>357</v>
+      </c>
+      <c r="B543" s="18"/>
+      <c r="C543" s="18"/>
+      <c r="D543" s="18"/>
+      <c r="E543" s="18"/>
+    </row>
+    <row r="544" spans="1:10">
+      <c r="A544" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B544" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C544" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D544" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E544" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="545" spans="1:10">
+      <c r="A545" s="21" t="s">
+        <v>358</v>
+      </c>
+      <c r="B545" s="21" t="s">
+        <v>359</v>
+      </c>
+      <c r="C545" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D545" s="22" t="s">
+        <v>356</v>
+      </c>
+      <c r="E545" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10">
+      <c r="A547" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="B547" s="8"/>
+      <c r="C547" s="8"/>
+      <c r="D547" s="8"/>
+      <c r="E547" s="8"/>
+      <c r="F547" s="8"/>
+      <c r="G547" s="8"/>
+      <c r="H547" s="8"/>
+    </row>
+    <row r="548" spans="1:10">
+      <c r="A548" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B548" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C548" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D548" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E548" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F548" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G548" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H548" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10">
+      <c r="A549" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B549" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="C549" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D549" s="3">
+        <v>706</v>
+      </c>
+      <c r="E549" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F549" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G549" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H549" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="B550" s="12"/>
+      <c r="C550" s="12"/>
+      <c r="D550" s="12"/>
+      <c r="E550" s="12"/>
+      <c r="F550" s="12"/>
+      <c r="G550" s="12"/>
+      <c r="H550" s="12"/>
+    </row>
+    <row r="552" spans="1:10">
+      <c r="A552" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="B552" s="13"/>
+      <c r="C552" s="13"/>
+    </row>
+    <row r="553" spans="1:10">
+      <c r="A553" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B553" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C553" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10">
+      <c r="A554" s="16">
+        <v>31693</v>
+      </c>
+      <c r="B554" s="16" t="s">
+        <v>355</v>
+      </c>
+      <c r="C554" s="17" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10">
+      <c r="A555" s="24">
+        <v>31693</v>
+      </c>
+      <c r="B555" s="24" t="s">
+        <v>355</v>
+      </c>
+      <c r="C555" s="25" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10">
+      <c r="A557" s="18" t="s">
+        <v>364</v>
+      </c>
+      <c r="B557" s="18"/>
+      <c r="C557" s="18"/>
+      <c r="D557" s="18"/>
+      <c r="E557" s="18"/>
+    </row>
+    <row r="558" spans="1:10">
+      <c r="A558" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B558" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C558" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D558" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E558" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B559" s="21" t="s">
+        <v>359</v>
+      </c>
+      <c r="C559" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D559" s="22" t="s">
+        <v>363</v>
+      </c>
+      <c r="E559" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10">
+      <c r="A561" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="B561" s="8"/>
+      <c r="C561" s="8"/>
+      <c r="D561" s="8"/>
+      <c r="E561" s="8"/>
+      <c r="F561" s="8"/>
+      <c r="G561" s="8"/>
+      <c r="H561" s="8"/>
+    </row>
+    <row r="562" spans="1:10">
+      <c r="A562" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B562" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C562" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D562" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E562" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F562" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G562" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H562" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B563" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C563" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D563" s="3">
+        <v>706</v>
+      </c>
+      <c r="E563" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F563" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G563" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H563" s="6" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10">
+      <c r="A564" s="11" t="s">
+        <v>368</v>
+      </c>
+      <c r="B564" s="12"/>
+      <c r="C564" s="12"/>
+      <c r="D564" s="12"/>
+      <c r="E564" s="12"/>
+      <c r="F564" s="12"/>
+      <c r="G564" s="12"/>
+      <c r="H564" s="12"/>
+    </row>
+    <row r="566" spans="1:10">
+      <c r="A566" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="B566" s="8"/>
+      <c r="C566" s="8"/>
+      <c r="D566" s="8"/>
+      <c r="E566" s="8"/>
+      <c r="F566" s="8"/>
+      <c r="G566" s="8"/>
+      <c r="H566" s="8"/>
+    </row>
+    <row r="567" spans="1:10">
+      <c r="A567" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B567" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C567" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D567" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E567" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F567" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G567" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H567" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B568" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="C568" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D568" s="3">
+        <v>706</v>
+      </c>
+      <c r="E568" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F568" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G568" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H568" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10">
+      <c r="A569" s="11" t="s">
+        <v>370</v>
+      </c>
+      <c r="B569" s="12"/>
+      <c r="C569" s="12"/>
+      <c r="D569" s="12"/>
+      <c r="E569" s="12"/>
+      <c r="F569" s="12"/>
+      <c r="G569" s="12"/>
+      <c r="H569" s="12"/>
+    </row>
+    <row r="571" spans="1:10">
+      <c r="A571" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="B571" s="13"/>
+      <c r="C571" s="13"/>
+    </row>
+    <row r="572" spans="1:10">
+      <c r="A572" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B572" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C572" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10">
+      <c r="A573" s="16">
+        <v>31412</v>
+      </c>
+      <c r="B573" s="16" t="s">
+        <v>372</v>
+      </c>
+      <c r="C573" s="17" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10">
+      <c r="A575" s="18" t="s">
+        <v>373</v>
+      </c>
+      <c r="B575" s="18"/>
+      <c r="C575" s="18"/>
+      <c r="D575" s="18"/>
+      <c r="E575" s="18"/>
+    </row>
+    <row r="576" spans="1:10">
+      <c r="A576" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B576" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C576" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D576" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E576" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10">
+      <c r="A577" s="21" t="s">
+        <v>374</v>
+      </c>
+      <c r="B577" s="21" t="s">
+        <v>375</v>
+      </c>
+      <c r="C577" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D577" s="22" t="s">
+        <v>367</v>
+      </c>
+      <c r="E577" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10">
+      <c r="A579" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="B579" s="8"/>
+      <c r="C579" s="8"/>
+      <c r="D579" s="8"/>
+      <c r="E579" s="8"/>
+      <c r="F579" s="8"/>
+      <c r="G579" s="8"/>
+      <c r="H579" s="8"/>
+    </row>
+    <row r="580" spans="1:10">
+      <c r="A580" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B580" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C580" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D580" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E580" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F580" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G580" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H580" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10">
+      <c r="A581" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B581" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C581" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D581" s="3">
+        <v>706</v>
+      </c>
+      <c r="E581" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F581" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G581" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H581" s="6" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10">
+      <c r="A582" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="B582" s="12"/>
+      <c r="C582" s="12"/>
+      <c r="D582" s="12"/>
+      <c r="E582" s="12"/>
+      <c r="F582" s="12"/>
+      <c r="G582" s="12"/>
+      <c r="H582" s="12"/>
+    </row>
+    <row r="585" spans="1:10">
+      <c r="A585" s="23"/>
+    </row>
+    <row r="587" spans="1:10">
+      <c r="A587" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="B587" s="2"/>
+      <c r="C587" s="2"/>
+      <c r="D587" s="2"/>
+      <c r="E587" s="2"/>
+      <c r="F587" s="2"/>
+      <c r="G587" s="2"/>
+      <c r="H587" s="2"/>
+      <c r="I587" s="2"/>
+      <c r="J587" s="2"/>
+    </row>
+    <row r="588" spans="1:10">
+      <c r="A588" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B588" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C588" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D588" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E588" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F588" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G588" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H588" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I588" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J588" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F8" t="s">
+    </row>
+    <row r="589" spans="1:10">
+      <c r="A589" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B589" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="C589" s="3"/>
+      <c r="D589" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E589" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="F589" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G589" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H589" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I589" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="J589" s="6"/>
+    </row>
+    <row r="591" spans="1:10">
+      <c r="A591" t="s">
+        <v>20</v>
+      </c>
+      <c r="B591" t="s">
+        <v>380</v>
+      </c>
+      <c r="C591" t="s">
+        <v>21</v>
+      </c>
+      <c r="D591" t="s">
+        <v>383</v>
+      </c>
+      <c r="E591" t="s">
+        <v>5</v>
+      </c>
+      <c r="F591" t="s">
+        <v>14</v>
+      </c>
+      <c r="G591" t="s">
+        <v>7</v>
+      </c>
+      <c r="H591" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10">
+      <c r="A592" t="s">
+        <v>9</v>
+      </c>
+      <c r="B592" t="s">
+        <v>18</v>
+      </c>
+      <c r="C592" t="s">
+        <v>23</v>
+      </c>
+      <c r="D592" t="s">
+        <v>24</v>
+      </c>
+      <c r="E592" t="s">
+        <v>25</v>
+      </c>
+      <c r="F592" t="s">
+        <v>384</v>
+      </c>
+      <c r="G592" t="s">
+        <v>8</v>
+      </c>
+      <c r="H592" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10">
+      <c r="A593" t="s">
+        <v>27</v>
+      </c>
+      <c r="B593" t="s">
+        <v>382</v>
+      </c>
+      <c r="C593" t="s">
+        <v>28</v>
+      </c>
+      <c r="D593" t="s">
+        <v>29</v>
+      </c>
+      <c r="E593" t="s">
+        <v>30</v>
+      </c>
+      <c r="F593" t="s">
+        <v>29</v>
+      </c>
+      <c r="G593" t="s">
+        <v>32</v>
+      </c>
+      <c r="H593" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10">
+      <c r="A594" t="s">
+        <v>33</v>
+      </c>
+      <c r="B594" t="s">
+        <v>29</v>
+      </c>
+      <c r="C594" t="s">
+        <v>34</v>
+      </c>
+      <c r="D594" t="s">
+        <v>385</v>
+      </c>
+      <c r="E594" t="s">
+        <v>6</v>
+      </c>
+      <c r="F594" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10">
+      <c r="A597" s="23"/>
+    </row>
+    <row r="599" spans="1:10">
+      <c r="A599" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="B599" s="2"/>
+      <c r="C599" s="2"/>
+      <c r="D599" s="2"/>
+      <c r="E599" s="2"/>
+      <c r="F599" s="2"/>
+      <c r="G599" s="2"/>
+      <c r="H599" s="2"/>
+      <c r="I599" s="2"/>
+      <c r="J599" s="2"/>
+    </row>
+    <row r="600" spans="1:10">
+      <c r="A600" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B600" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C600" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D600" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E600" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F600" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G600" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H600" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I600" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J600" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10">
+      <c r="A601" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B601" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="C601" s="3"/>
+      <c r="D601" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E601" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="F601" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G601" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H601" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="I601" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="J601" s="6" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="603" spans="1:10">
+      <c r="A603" t="s">
+        <v>20</v>
+      </c>
+      <c r="B603" t="s">
+        <v>388</v>
+      </c>
+      <c r="C603" t="s">
+        <v>21</v>
+      </c>
+      <c r="D603" t="s">
+        <v>393</v>
+      </c>
+      <c r="E603" t="s">
+        <v>5</v>
+      </c>
+      <c r="F603" t="s">
+        <v>389</v>
+      </c>
+      <c r="G603" t="s">
+        <v>7</v>
+      </c>
+      <c r="H603" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10">
+      <c r="A604" t="s">
+        <v>9</v>
+      </c>
+      <c r="B604" t="s">
+        <v>391</v>
+      </c>
+      <c r="C604" t="s">
+        <v>23</v>
+      </c>
+      <c r="D604" t="s">
+        <v>394</v>
+      </c>
+      <c r="E604" t="s">
+        <v>25</v>
+      </c>
+      <c r="F604" t="s">
+        <v>395</v>
+      </c>
+      <c r="G604" t="s">
+        <v>8</v>
+      </c>
+      <c r="H604" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10">
+      <c r="A605" t="s">
+        <v>27</v>
+      </c>
+      <c r="B605" t="s">
+        <v>392</v>
+      </c>
+      <c r="C605" t="s">
+        <v>28</v>
+      </c>
+      <c r="D605" t="s">
+        <v>392</v>
+      </c>
+      <c r="E605" t="s">
+        <v>30</v>
+      </c>
+      <c r="F605" t="s">
+        <v>29</v>
+      </c>
+      <c r="G605" t="s">
+        <v>32</v>
+      </c>
+      <c r="H605" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10">
+      <c r="A606" t="s">
+        <v>33</v>
+      </c>
+      <c r="B606" t="s">
+        <v>29</v>
+      </c>
+      <c r="C606" t="s">
+        <v>34</v>
+      </c>
+      <c r="D606" t="s">
+        <v>385</v>
+      </c>
+      <c r="E606" t="s">
+        <v>6</v>
+      </c>
+      <c r="F606" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10">
+      <c r="A609" s="23"/>
+    </row>
+    <row r="611" spans="1:10">
+      <c r="A611" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="B611" s="2"/>
+      <c r="C611" s="2"/>
+      <c r="D611" s="2"/>
+      <c r="E611" s="2"/>
+      <c r="F611" s="2"/>
+      <c r="G611" s="2"/>
+      <c r="H611" s="2"/>
+      <c r="I611" s="2"/>
+      <c r="J611" s="2"/>
+    </row>
+    <row r="612" spans="1:10">
+      <c r="A612" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B612" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C612" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D612" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E612" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F612" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G612" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H612" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I612" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J612" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10">
+      <c r="A613" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B613" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="C613" s="3"/>
+      <c r="D613" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E613" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F613" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G613" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="H613" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I613" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="J613" s="6" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10">
+      <c r="A615" t="s">
+        <v>20</v>
+      </c>
+      <c r="B615" t="s">
+        <v>399</v>
+      </c>
+      <c r="C615" t="s">
+        <v>21</v>
+      </c>
+      <c r="D615" t="s">
+        <v>403</v>
+      </c>
+      <c r="E615" t="s">
+        <v>5</v>
+      </c>
+      <c r="F615" t="s">
+        <v>14</v>
+      </c>
+      <c r="G615" t="s">
+        <v>7</v>
+      </c>
+      <c r="H615" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10">
+      <c r="A616" t="s">
+        <v>9</v>
+      </c>
+      <c r="B616" t="s">
+        <v>18</v>
+      </c>
+      <c r="C616" t="s">
+        <v>23</v>
+      </c>
+      <c r="D616" t="s">
+        <v>24</v>
+      </c>
+      <c r="E616" t="s">
+        <v>25</v>
+      </c>
+      <c r="F616" t="s">
+        <v>395</v>
+      </c>
+      <c r="G616" t="s">
+        <v>8</v>
+      </c>
+      <c r="H616" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10">
+      <c r="A617" t="s">
+        <v>27</v>
+      </c>
+      <c r="B617" t="s">
+        <v>402</v>
+      </c>
+      <c r="C617" t="s">
+        <v>28</v>
+      </c>
+      <c r="D617" t="s">
+        <v>402</v>
+      </c>
+      <c r="E617" t="s">
+        <v>30</v>
+      </c>
+      <c r="F617" t="s">
+        <v>404</v>
+      </c>
+      <c r="G617" t="s">
+        <v>32</v>
+      </c>
+      <c r="H617" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10">
+      <c r="A618" t="s">
+        <v>33</v>
+      </c>
+      <c r="B618" t="s">
+        <v>404</v>
+      </c>
+      <c r="C618" t="s">
+        <v>34</v>
+      </c>
+      <c r="D618" t="s">
+        <v>405</v>
+      </c>
+      <c r="E618" t="s">
+        <v>6</v>
+      </c>
+      <c r="F618" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10">
+      <c r="A620" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B620" s="7"/>
+      <c r="C620" s="7"/>
+      <c r="D620" s="7"/>
+      <c r="E620" s="7"/>
+      <c r="F620" s="7"/>
+      <c r="G620" s="7"/>
+      <c r="H620" s="7"/>
+    </row>
+    <row r="622" spans="1:10">
+      <c r="A622" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="B622" s="8"/>
+      <c r="C622" s="8"/>
+      <c r="D622" s="8"/>
+      <c r="E622" s="8"/>
+      <c r="F622" s="8"/>
+      <c r="G622" s="8"/>
+      <c r="H622" s="8"/>
+    </row>
+    <row r="623" spans="1:10">
+      <c r="A623" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B623" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C623" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D623" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E623" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F623" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G623" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H623" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10">
+      <c r="A624" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="B624" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="C624" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D624" s="3">
+        <v>706</v>
+      </c>
+      <c r="E624" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F624" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G624" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="H624" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10">
+      <c r="A625" s="11" t="s">
+        <v>412</v>
+      </c>
+      <c r="B625" s="12"/>
+      <c r="C625" s="12"/>
+      <c r="D625" s="12"/>
+      <c r="E625" s="12"/>
+      <c r="F625" s="12"/>
+      <c r="G625" s="12"/>
+      <c r="H625" s="12"/>
+    </row>
+    <row r="627" spans="1:10">
+      <c r="A627" s="13" t="s">
+        <v>413</v>
+      </c>
+      <c r="B627" s="13"/>
+      <c r="C627" s="13"/>
+    </row>
+    <row r="628" spans="1:10">
+      <c r="A628" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B628" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C628" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10">
+      <c r="A629" s="16">
+        <v>305</v>
+      </c>
+      <c r="B629" s="16" t="s">
+        <v>414</v>
+      </c>
+      <c r="C629" s="17" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="631" spans="1:10">
+      <c r="A631" s="18" t="s">
+        <v>416</v>
+      </c>
+      <c r="B631" s="18"/>
+      <c r="C631" s="18"/>
+      <c r="D631" s="18"/>
+      <c r="E631" s="18"/>
+    </row>
+    <row r="632" spans="1:10">
+      <c r="A632" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B632" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C632" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D632" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E632" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10">
+      <c r="A633" s="21">
+        <v>11316035</v>
+      </c>
+      <c r="B633" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="C633" s="21" t="s">
+        <v>407</v>
+      </c>
+      <c r="D633" s="22" t="s">
+        <v>415</v>
+      </c>
+      <c r="E633" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10">
+      <c r="A635" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="B635" s="8"/>
+      <c r="C635" s="8"/>
+      <c r="D635" s="8"/>
+      <c r="E635" s="8"/>
+      <c r="F635" s="8"/>
+      <c r="G635" s="8"/>
+      <c r="H635" s="8"/>
+    </row>
+    <row r="636" spans="1:10">
+      <c r="A636" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B636" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C636" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D636" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E636" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F636" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G636" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H636" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="637" spans="1:10">
+      <c r="A637" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="B637" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="C637" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D637" s="3">
+        <v>601</v>
+      </c>
+      <c r="E637" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F637" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G637" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="H637" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="638" spans="1:10">
+      <c r="A638" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="B638" s="12"/>
+      <c r="C638" s="12"/>
+      <c r="D638" s="12"/>
+      <c r="E638" s="12"/>
+      <c r="F638" s="12"/>
+      <c r="G638" s="12"/>
+      <c r="H638" s="12"/>
+    </row>
+    <row r="640" spans="1:10">
+      <c r="A640" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="B640" s="13"/>
+      <c r="C640" s="13"/>
+    </row>
+    <row r="641" spans="1:10">
+      <c r="A641" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B641" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C641" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="642" spans="1:10">
+      <c r="A642" s="16">
+        <v>2009</v>
+      </c>
+      <c r="B642" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="C642" s="17" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10">
+      <c r="A644" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="B644" s="18"/>
+      <c r="C644" s="18"/>
+      <c r="D644" s="18"/>
+      <c r="E644" s="18"/>
+    </row>
+    <row r="645" spans="1:10">
+      <c r="A645" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B645" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C645" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D645" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E645" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="646" spans="1:10">
+      <c r="A646" s="21">
+        <v>3320012</v>
+      </c>
+      <c r="B646" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C646" s="21" t="s">
+        <v>418</v>
+      </c>
+      <c r="D646" s="22" t="s">
+        <v>425</v>
+      </c>
+      <c r="E646" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10">
+      <c r="A648" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="B648" s="8"/>
+      <c r="C648" s="8"/>
+      <c r="D648" s="8"/>
+      <c r="E648" s="8"/>
+      <c r="F648" s="8"/>
+      <c r="G648" s="8"/>
+      <c r="H648" s="8"/>
+    </row>
+    <row r="649" spans="1:10">
+      <c r="A649" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B649" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C649" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D649" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E649" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F649" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G649" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H649" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10">
+      <c r="A650" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="B650" s="3">
+        <v>50899054000109</v>
+      </c>
+      <c r="C650" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D650" s="3">
+        <v>601</v>
+      </c>
+      <c r="E650" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F650" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G650" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="H650" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="651" spans="1:10">
+      <c r="A651" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="B651" s="12"/>
+      <c r="C651" s="12"/>
+      <c r="D651" s="12"/>
+      <c r="E651" s="12"/>
+      <c r="F651" s="12"/>
+      <c r="G651" s="12"/>
+      <c r="H651" s="12"/>
+    </row>
+    <row r="653" spans="1:10">
+      <c r="A653" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="B653" s="13"/>
+      <c r="C653" s="13"/>
+    </row>
+    <row r="654" spans="1:10">
+      <c r="A654" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B654" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C654" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="655" spans="1:10">
+      <c r="A655" s="16">
+        <v>11</v>
+      </c>
+      <c r="B655" s="16" t="s">
+        <v>432</v>
+      </c>
+      <c r="C655" s="17" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="657" spans="1:10">
+      <c r="A657" s="18" t="s">
+        <v>434</v>
+      </c>
+      <c r="B657" s="18"/>
+      <c r="C657" s="18"/>
+      <c r="D657" s="18"/>
+      <c r="E657" s="18"/>
+    </row>
+    <row r="658" spans="1:10">
+      <c r="A658" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B658" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C658" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D658" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E658" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="659" spans="1:10">
+      <c r="A659" s="21">
+        <v>3320010</v>
+      </c>
+      <c r="B659" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C659" s="21" t="s">
+        <v>428</v>
+      </c>
+      <c r="D659" s="22" t="s">
+        <v>433</v>
+      </c>
+      <c r="E659" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10">
+      <c r="A661" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="B661" s="8"/>
+      <c r="C661" s="8"/>
+      <c r="D661" s="8"/>
+      <c r="E661" s="8"/>
+      <c r="F661" s="8"/>
+      <c r="G661" s="8"/>
+      <c r="H661" s="8"/>
+    </row>
+    <row r="662" spans="1:10">
+      <c r="A662" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B662" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C662" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D662" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E662" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F662" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G662" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H662" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="663" spans="1:10">
+      <c r="A663" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="B663" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="C663" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D663" s="3">
+        <v>601</v>
+      </c>
+      <c r="E663" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F663" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G663" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="H663" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10">
+      <c r="A664" s="11" t="s">
+        <v>439</v>
+      </c>
+      <c r="B664" s="12"/>
+      <c r="C664" s="12"/>
+      <c r="D664" s="12"/>
+      <c r="E664" s="12"/>
+      <c r="F664" s="12"/>
+      <c r="G664" s="12"/>
+      <c r="H664" s="12"/>
+    </row>
+    <row r="666" spans="1:10">
+      <c r="A666" s="13" t="s">
+        <v>440</v>
+      </c>
+      <c r="B666" s="13"/>
+      <c r="C666" s="13"/>
+    </row>
+    <row r="667" spans="1:10">
+      <c r="A667" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B667" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C667" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="668" spans="1:10">
+      <c r="A668" s="16">
+        <v>414</v>
+      </c>
+      <c r="B668" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="C668" s="17" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10">
+      <c r="A670" s="18" t="s">
+        <v>442</v>
+      </c>
+      <c r="B670" s="18"/>
+      <c r="C670" s="18"/>
+      <c r="D670" s="18"/>
+      <c r="E670" s="18"/>
+    </row>
+    <row r="671" spans="1:10">
+      <c r="A671" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B671" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C671" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D671" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E671" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="672" spans="1:10">
+      <c r="A672" s="21">
+        <v>3320013</v>
+      </c>
+      <c r="B672" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C672" s="21" t="s">
+        <v>436</v>
+      </c>
+      <c r="D672" s="22" t="s">
+        <v>441</v>
+      </c>
+      <c r="E672" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="674" spans="1:10">
+      <c r="A674" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="B674" s="8"/>
+      <c r="C674" s="8"/>
+      <c r="D674" s="8"/>
+      <c r="E674" s="8"/>
+      <c r="F674" s="8"/>
+      <c r="G674" s="8"/>
+      <c r="H674" s="8"/>
+    </row>
+    <row r="675" spans="1:10">
+      <c r="A675" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B675" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C675" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D675" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E675" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F675" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G675" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H675" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="676" spans="1:10">
+      <c r="A676" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="B676" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="C676" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D676" s="3">
+        <v>601</v>
+      </c>
+      <c r="E676" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="F676" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G676" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="H676" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="677" spans="1:10">
+      <c r="A677" s="11" t="s">
+        <v>448</v>
+      </c>
+      <c r="B677" s="12"/>
+      <c r="C677" s="12"/>
+      <c r="D677" s="12"/>
+      <c r="E677" s="12"/>
+      <c r="F677" s="12"/>
+      <c r="G677" s="12"/>
+      <c r="H677" s="12"/>
+    </row>
+    <row r="679" spans="1:10">
+      <c r="A679" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="B679" s="13"/>
+      <c r="C679" s="13"/>
+    </row>
+    <row r="680" spans="1:10">
+      <c r="A680" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B680" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C680" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="681" spans="1:10">
+      <c r="A681" s="16">
+        <v>12</v>
+      </c>
+      <c r="B681" s="16" t="s">
+        <v>450</v>
+      </c>
+      <c r="C681" s="17" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="683" spans="1:10">
+      <c r="A683" s="18" t="s">
+        <v>452</v>
+      </c>
+      <c r="B683" s="18"/>
+      <c r="C683" s="18"/>
+      <c r="D683" s="18"/>
+      <c r="E683" s="18"/>
+    </row>
+    <row r="684" spans="1:10">
+      <c r="A684" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B684" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C684" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D684" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E684" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="685" spans="1:10">
+      <c r="A685" s="21">
+        <v>7189001</v>
+      </c>
+      <c r="B685" s="21" t="s">
+        <v>453</v>
+      </c>
+      <c r="C685" s="21" t="s">
+        <v>444</v>
+      </c>
+      <c r="D685" s="22" t="s">
+        <v>451</v>
+      </c>
+      <c r="E685" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="687" spans="1:10">
+      <c r="A687" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="B687" s="8"/>
+      <c r="C687" s="8"/>
+      <c r="D687" s="8"/>
+      <c r="E687" s="8"/>
+      <c r="F687" s="8"/>
+      <c r="G687" s="8"/>
+      <c r="H687" s="8"/>
+    </row>
+    <row r="688" spans="1:10">
+      <c r="A688" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B688" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C688" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D688" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E688" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F688" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G688" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H688" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="689" spans="1:10">
+      <c r="A689" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="B689" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="C689" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D689" s="3">
+        <v>601</v>
+      </c>
+      <c r="E689" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="F689" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G689" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="H689" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="690" spans="1:10">
+      <c r="A690" s="11" t="s">
+        <v>448</v>
+      </c>
+      <c r="B690" s="12"/>
+      <c r="C690" s="12"/>
+      <c r="D690" s="12"/>
+      <c r="E690" s="12"/>
+      <c r="F690" s="12"/>
+      <c r="G690" s="12"/>
+      <c r="H690" s="12"/>
+    </row>
+    <row r="692" spans="1:10">
+      <c r="A692" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="B692" s="13"/>
+      <c r="C692" s="13"/>
+    </row>
+    <row r="693" spans="1:10">
+      <c r="A693" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B693" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C693" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="694" spans="1:10">
+      <c r="A694" s="16">
         <v>13</v>
       </c>
-      <c r="G8" t="s">
-[...2 lines deleted...]
-      <c r="H8" t="s">
+      <c r="B694" s="16" t="s">
+        <v>450</v>
+      </c>
+      <c r="C694" s="17" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="696" spans="1:10">
+      <c r="A696" s="18" t="s">
+        <v>456</v>
+      </c>
+      <c r="B696" s="18"/>
+      <c r="C696" s="18"/>
+      <c r="D696" s="18"/>
+      <c r="E696" s="18"/>
+    </row>
+    <row r="697" spans="1:10">
+      <c r="A697" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B697" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C697" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D697" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E697" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="698" spans="1:10">
+      <c r="A698" s="21">
+        <v>7189002</v>
+      </c>
+      <c r="B698" s="21" t="s">
+        <v>453</v>
+      </c>
+      <c r="C698" s="21" t="s">
+        <v>444</v>
+      </c>
+      <c r="D698" s="22" t="s">
+        <v>451</v>
+      </c>
+      <c r="E698" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10">
+      <c r="A700" s="8" t="s">
+        <v>457</v>
+      </c>
+      <c r="B700" s="8"/>
+      <c r="C700" s="8"/>
+      <c r="D700" s="8"/>
+      <c r="E700" s="8"/>
+      <c r="F700" s="8"/>
+      <c r="G700" s="8"/>
+      <c r="H700" s="8"/>
+    </row>
+    <row r="701" spans="1:10">
+      <c r="A701" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B701" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C701" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D701" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E701" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F701" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G701" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H701" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="702" spans="1:10">
+      <c r="A702" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="B702" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="C702" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D702" s="3">
+        <v>706</v>
+      </c>
+      <c r="E702" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="F702" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G702" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="H702" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="703" spans="1:10">
+      <c r="A703" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="B703" s="12"/>
+      <c r="C703" s="12"/>
+      <c r="D703" s="12"/>
+      <c r="E703" s="12"/>
+      <c r="F703" s="12"/>
+      <c r="G703" s="12"/>
+      <c r="H703" s="12"/>
+    </row>
+    <row r="705" spans="1:10">
+      <c r="A705" s="13" t="s">
+        <v>463</v>
+      </c>
+      <c r="B705" s="13"/>
+      <c r="C705" s="13"/>
+    </row>
+    <row r="706" spans="1:10">
+      <c r="A706" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B706" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C706" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="707" spans="1:10">
+      <c r="A707" s="16">
+        <v>769</v>
+      </c>
+      <c r="B707" s="16" t="s">
+        <v>178</v>
+      </c>
+      <c r="C707" s="17" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="709" spans="1:10">
+      <c r="A709" s="18" t="s">
+        <v>465</v>
+      </c>
+      <c r="B709" s="18"/>
+      <c r="C709" s="18"/>
+      <c r="D709" s="18"/>
+      <c r="E709" s="18"/>
+    </row>
+    <row r="710" spans="1:10">
+      <c r="A710" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B710" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C710" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D710" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E710" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="711" spans="1:10">
+      <c r="A711" s="21" t="s">
+        <v>466</v>
+      </c>
+      <c r="B711" s="21" t="s">
+        <v>467</v>
+      </c>
+      <c r="C711" s="21" t="s">
+        <v>458</v>
+      </c>
+      <c r="D711" s="22" t="s">
+        <v>464</v>
+      </c>
+      <c r="E711" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="714" spans="1:10">
+      <c r="A714" s="23"/>
+    </row>
+    <row r="716" spans="1:10">
+      <c r="A716" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="B716" s="2"/>
+      <c r="C716" s="2"/>
+      <c r="D716" s="2"/>
+      <c r="E716" s="2"/>
+      <c r="F716" s="2"/>
+      <c r="G716" s="2"/>
+      <c r="H716" s="2"/>
+      <c r="I716" s="2"/>
+      <c r="J716" s="2"/>
+    </row>
+    <row r="717" spans="1:10">
+      <c r="A717" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B717" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C717" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D717" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E717" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F717" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G717" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H717" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I717" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J717" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="718" spans="1:10">
+      <c r="A718" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B718" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="C718" s="3"/>
+      <c r="D718" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E718" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F718" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G718" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H718" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I718" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="J718" s="6"/>
+    </row>
+    <row r="720" spans="1:10">
+      <c r="A720" t="s">
+        <v>20</v>
+      </c>
+      <c r="B720" t="s">
+        <v>399</v>
+      </c>
+      <c r="C720" t="s">
+        <v>21</v>
+      </c>
+      <c r="D720" t="s">
+        <v>403</v>
+      </c>
+      <c r="E720" t="s">
+        <v>5</v>
+      </c>
+      <c r="F720" t="s">
+        <v>14</v>
+      </c>
+      <c r="G720" t="s">
+        <v>7</v>
+      </c>
+      <c r="H720" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="721" spans="1:10">
+      <c r="A721" t="s">
+        <v>9</v>
+      </c>
+      <c r="B721" t="s">
+        <v>18</v>
+      </c>
+      <c r="C721" t="s">
+        <v>23</v>
+      </c>
+      <c r="D721" t="s">
+        <v>24</v>
+      </c>
+      <c r="E721" t="s">
+        <v>25</v>
+      </c>
+      <c r="F721" t="s">
+        <v>395</v>
+      </c>
+      <c r="G721" t="s">
+        <v>8</v>
+      </c>
+      <c r="H721" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="722" spans="1:10">
+      <c r="A722" t="s">
+        <v>27</v>
+      </c>
+      <c r="B722" t="s">
+        <v>468</v>
+      </c>
+      <c r="C722" t="s">
+        <v>28</v>
+      </c>
+      <c r="D722" t="s">
+        <v>29</v>
+      </c>
+      <c r="E722" t="s">
         <v>30</v>
       </c>
-      <c r="I8" t="s">
+      <c r="F722" t="s">
+        <v>469</v>
+      </c>
+      <c r="G722" t="s">
+        <v>32</v>
+      </c>
+      <c r="H722" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="723" spans="1:10">
+      <c r="A723" t="s">
+        <v>33</v>
+      </c>
+      <c r="B723" t="s">
+        <v>469</v>
+      </c>
+      <c r="C723" t="s">
+        <v>34</v>
+      </c>
+      <c r="D723" t="s">
+        <v>470</v>
+      </c>
+      <c r="E723" t="s">
+        <v>6</v>
+      </c>
+      <c r="F723" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="725" spans="1:10">
+      <c r="A725" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B725" s="7"/>
+      <c r="C725" s="7"/>
+      <c r="D725" s="7"/>
+      <c r="E725" s="7"/>
+      <c r="F725" s="7"/>
+      <c r="G725" s="7"/>
+      <c r="H725" s="7"/>
+    </row>
+    <row r="727" spans="1:10">
+      <c r="A727" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="B727" s="8"/>
+      <c r="C727" s="8"/>
+      <c r="D727" s="8"/>
+      <c r="E727" s="8"/>
+      <c r="F727" s="8"/>
+      <c r="G727" s="8"/>
+      <c r="H727" s="8"/>
+    </row>
+    <row r="728" spans="1:10">
+      <c r="A728" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B728" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C728" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D728" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E728" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F728" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G728" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H728" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="729" spans="1:10">
+      <c r="A729" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="B729" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C729" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D729" s="3">
+        <v>601</v>
+      </c>
+      <c r="E729" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F729" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G729" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="H729" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="730" spans="1:10">
+      <c r="A730" s="11" t="s">
+        <v>475</v>
+      </c>
+      <c r="B730" s="12"/>
+      <c r="C730" s="12"/>
+      <c r="D730" s="12"/>
+      <c r="E730" s="12"/>
+      <c r="F730" s="12"/>
+      <c r="G730" s="12"/>
+      <c r="H730" s="12"/>
+    </row>
+    <row r="732" spans="1:10">
+      <c r="A732" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="B732" s="13"/>
+      <c r="C732" s="13"/>
+    </row>
+    <row r="733" spans="1:10">
+      <c r="A733" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B733" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C733" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="734" spans="1:10">
+      <c r="A734" s="16">
+        <v>150</v>
+      </c>
+      <c r="B734" s="16" t="s">
+        <v>477</v>
+      </c>
+      <c r="C734" s="17" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="736" spans="1:10">
+      <c r="A736" s="18" t="s">
+        <v>479</v>
+      </c>
+      <c r="B736" s="18"/>
+      <c r="C736" s="18"/>
+      <c r="D736" s="18"/>
+      <c r="E736" s="18"/>
+    </row>
+    <row r="737" spans="1:10">
+      <c r="A737" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B737" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C737" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D737" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E737" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="738" spans="1:10">
+      <c r="A738" s="21">
+        <v>3320009</v>
+      </c>
+      <c r="B738" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C738" s="21" t="s">
+        <v>472</v>
+      </c>
+      <c r="D738" s="22" t="s">
+        <v>478</v>
+      </c>
+      <c r="E738" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="740" spans="1:10">
+      <c r="A740" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="B740" s="8"/>
+      <c r="C740" s="8"/>
+      <c r="D740" s="8"/>
+      <c r="E740" s="8"/>
+      <c r="F740" s="8"/>
+      <c r="G740" s="8"/>
+      <c r="H740" s="8"/>
+    </row>
+    <row r="741" spans="1:10">
+      <c r="A741" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B741" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C741" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D741" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E741" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F741" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G741" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H741" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="742" spans="1:10">
+      <c r="A742" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="B742" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="C742" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D742" s="3">
+        <v>601</v>
+      </c>
+      <c r="E742" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F742" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G742" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="H742" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="743" spans="1:10">
+      <c r="A743" s="11" t="s">
+        <v>484</v>
+      </c>
+      <c r="B743" s="12"/>
+      <c r="C743" s="12"/>
+      <c r="D743" s="12"/>
+      <c r="E743" s="12"/>
+      <c r="F743" s="12"/>
+      <c r="G743" s="12"/>
+      <c r="H743" s="12"/>
+    </row>
+    <row r="745" spans="1:10">
+      <c r="A745" s="13" t="s">
+        <v>485</v>
+      </c>
+      <c r="B745" s="13"/>
+      <c r="C745" s="13"/>
+    </row>
+    <row r="746" spans="1:10">
+      <c r="A746" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B746" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C746" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="747" spans="1:10">
+      <c r="A747" s="16">
+        <v>1068</v>
+      </c>
+      <c r="B747" s="16" t="s">
+        <v>486</v>
+      </c>
+      <c r="C747" s="17" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="749" spans="1:10">
+      <c r="A749" s="18" t="s">
+        <v>488</v>
+      </c>
+      <c r="B749" s="18"/>
+      <c r="C749" s="18"/>
+      <c r="D749" s="18"/>
+      <c r="E749" s="18"/>
+    </row>
+    <row r="750" spans="1:10">
+      <c r="A750" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B750" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C750" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D750" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E750" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="751" spans="1:10">
+      <c r="A751" s="21">
+        <v>3320011</v>
+      </c>
+      <c r="B751" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C751" s="21" t="s">
+        <v>481</v>
+      </c>
+      <c r="D751" s="22" t="s">
+        <v>487</v>
+      </c>
+      <c r="E751" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="753" spans="1:10">
+      <c r="A753" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="B753" s="8"/>
+      <c r="C753" s="8"/>
+      <c r="D753" s="8"/>
+      <c r="E753" s="8"/>
+      <c r="F753" s="8"/>
+      <c r="G753" s="8"/>
+      <c r="H753" s="8"/>
+    </row>
+    <row r="754" spans="1:10">
+      <c r="A754" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B754" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C754" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D754" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E754" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F754" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G754" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H754" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="755" spans="1:10">
+      <c r="A755" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="B755" s="3">
+        <v>30059238000153</v>
+      </c>
+      <c r="C755" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D755" s="3">
+        <v>601</v>
+      </c>
+      <c r="E755" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F755" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G755" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="H755" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="756" spans="1:10">
+      <c r="A756" s="11" t="s">
+        <v>492</v>
+      </c>
+      <c r="B756" s="12"/>
+      <c r="C756" s="12"/>
+      <c r="D756" s="12"/>
+      <c r="E756" s="12"/>
+      <c r="F756" s="12"/>
+      <c r="G756" s="12"/>
+      <c r="H756" s="12"/>
+    </row>
+    <row r="758" spans="1:10">
+      <c r="A758" s="13" t="s">
+        <v>493</v>
+      </c>
+      <c r="B758" s="13"/>
+      <c r="C758" s="13"/>
+    </row>
+    <row r="759" spans="1:10">
+      <c r="A759" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B759" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C759" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="760" spans="1:10">
+      <c r="A760" s="16" t="s">
+        <v>494</v>
+      </c>
+      <c r="B760" s="16" t="s">
+        <v>495</v>
+      </c>
+      <c r="C760" s="17" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="762" spans="1:10">
+      <c r="A762" s="18" t="s">
+        <v>497</v>
+      </c>
+      <c r="B762" s="18"/>
+      <c r="C762" s="18"/>
+      <c r="D762" s="18"/>
+      <c r="E762" s="18"/>
+    </row>
+    <row r="763" spans="1:10">
+      <c r="A763" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B763" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C763" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D763" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E763" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="764" spans="1:10">
+      <c r="A764" s="21">
+        <v>3320014</v>
+      </c>
+      <c r="B764" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C764" s="21" t="s">
+        <v>490</v>
+      </c>
+      <c r="D764" s="22" t="s">
+        <v>496</v>
+      </c>
+      <c r="E764" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="766" spans="1:10">
+      <c r="A766" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="B766" s="8"/>
+      <c r="C766" s="8"/>
+      <c r="D766" s="8"/>
+      <c r="E766" s="8"/>
+      <c r="F766" s="8"/>
+      <c r="G766" s="8"/>
+      <c r="H766" s="8"/>
+    </row>
+    <row r="767" spans="1:10">
+      <c r="A767" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B767" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C767" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D767" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E767" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F767" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G767" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H767" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="768" spans="1:10">
+      <c r="A768" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="B768" s="3">
+        <v>50899054000109</v>
+      </c>
+      <c r="C768" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D768" s="3">
+        <v>601</v>
+      </c>
+      <c r="E768" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F768" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G768" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="H768" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="769" spans="1:10">
+      <c r="A769" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="B769" s="12"/>
+      <c r="C769" s="12"/>
+      <c r="D769" s="12"/>
+      <c r="E769" s="12"/>
+      <c r="F769" s="12"/>
+      <c r="G769" s="12"/>
+      <c r="H769" s="12"/>
+    </row>
+    <row r="771" spans="1:10">
+      <c r="A771" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="B771" s="13"/>
+      <c r="C771" s="13"/>
+    </row>
+    <row r="772" spans="1:10">
+      <c r="A772" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B772" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C772" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="773" spans="1:10">
+      <c r="A773" s="16">
+        <v>11</v>
+      </c>
+      <c r="B773" s="16" t="s">
+        <v>499</v>
+      </c>
+      <c r="C773" s="17" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="775" spans="1:10">
+      <c r="A775" s="18" t="s">
+        <v>434</v>
+      </c>
+      <c r="B775" s="18"/>
+      <c r="C775" s="18"/>
+      <c r="D775" s="18"/>
+      <c r="E775" s="18"/>
+    </row>
+    <row r="776" spans="1:10">
+      <c r="A776" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B776" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C776" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D776" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E776" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="777" spans="1:10">
+      <c r="A777" s="21">
+        <v>3320010</v>
+      </c>
+      <c r="B777" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C777" s="21" t="s">
+        <v>428</v>
+      </c>
+      <c r="D777" s="22" t="s">
+        <v>500</v>
+      </c>
+      <c r="E777" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="779" spans="1:10">
+      <c r="A779" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="B779" s="8"/>
+      <c r="C779" s="8"/>
+      <c r="D779" s="8"/>
+      <c r="E779" s="8"/>
+      <c r="F779" s="8"/>
+      <c r="G779" s="8"/>
+      <c r="H779" s="8"/>
+    </row>
+    <row r="780" spans="1:10">
+      <c r="A780" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B780" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C780" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D780" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E780" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F780" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G780" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H780" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="781" spans="1:10">
+      <c r="A781" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="B781" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="C781" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D781" s="3">
+        <v>601</v>
+      </c>
+      <c r="E781" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F781" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G781" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="H781" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="782" spans="1:10">
+      <c r="A782" s="11" t="s">
+        <v>502</v>
+      </c>
+      <c r="B782" s="12"/>
+      <c r="C782" s="12"/>
+      <c r="D782" s="12"/>
+      <c r="E782" s="12"/>
+      <c r="F782" s="12"/>
+      <c r="G782" s="12"/>
+      <c r="H782" s="12"/>
+    </row>
+    <row r="784" spans="1:10">
+      <c r="A784" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="B784" s="13"/>
+      <c r="C784" s="13"/>
+    </row>
+    <row r="785" spans="1:10">
+      <c r="A785" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B785" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C785" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="786" spans="1:10">
+      <c r="A786" s="16">
+        <v>2009</v>
+      </c>
+      <c r="B786" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="C786" s="17" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="788" spans="1:10">
+      <c r="A788" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="B788" s="18"/>
+      <c r="C788" s="18"/>
+      <c r="D788" s="18"/>
+      <c r="E788" s="18"/>
+    </row>
+    <row r="789" spans="1:10">
+      <c r="A789" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B789" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C789" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D789" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E789" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="790" spans="1:10">
+      <c r="A790" s="21">
+        <v>3320012</v>
+      </c>
+      <c r="B790" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C790" s="21" t="s">
+        <v>418</v>
+      </c>
+      <c r="D790" s="22" t="s">
+        <v>503</v>
+      </c>
+      <c r="E790" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="792" spans="1:10">
+      <c r="A792" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="B792" s="8"/>
+      <c r="C792" s="8"/>
+      <c r="D792" s="8"/>
+      <c r="E792" s="8"/>
+      <c r="F792" s="8"/>
+      <c r="G792" s="8"/>
+      <c r="H792" s="8"/>
+    </row>
+    <row r="793" spans="1:10">
+      <c r="A793" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B793" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C793" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D793" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E793" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F793" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G793" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H793" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="794" spans="1:10">
+      <c r="A794" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="B794" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="C794" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D794" s="3">
+        <v>601</v>
+      </c>
+      <c r="E794" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F794" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G794" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="H794" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="795" spans="1:10">
+      <c r="A795" s="11" t="s">
+        <v>508</v>
+      </c>
+      <c r="B795" s="12"/>
+      <c r="C795" s="12"/>
+      <c r="D795" s="12"/>
+      <c r="E795" s="12"/>
+      <c r="F795" s="12"/>
+      <c r="G795" s="12"/>
+      <c r="H795" s="12"/>
+    </row>
+    <row r="797" spans="1:10">
+      <c r="A797" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="B797" s="13"/>
+      <c r="C797" s="13"/>
+    </row>
+    <row r="798" spans="1:10">
+      <c r="A798" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B798" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C798" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="799" spans="1:10">
+      <c r="A799" s="16" t="s">
+        <v>510</v>
+      </c>
+      <c r="B799" s="16" t="s">
+        <v>495</v>
+      </c>
+      <c r="C799" s="17" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="801" spans="1:10">
+      <c r="A801" s="18" t="s">
+        <v>512</v>
+      </c>
+      <c r="B801" s="18"/>
+      <c r="C801" s="18"/>
+      <c r="D801" s="18"/>
+      <c r="E801" s="18"/>
+    </row>
+    <row r="802" spans="1:10">
+      <c r="A802" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B802" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C802" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D802" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E802" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="803" spans="1:10">
+      <c r="A803" s="21">
+        <v>3320008</v>
+      </c>
+      <c r="B803" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C803" s="21" t="s">
+        <v>505</v>
+      </c>
+      <c r="D803" s="22" t="s">
+        <v>511</v>
+      </c>
+      <c r="E803" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="806" spans="1:10">
+      <c r="A806" s="23"/>
+    </row>
+    <row r="808" spans="1:10">
+      <c r="A808" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="B808" s="2"/>
+      <c r="C808" s="2"/>
+      <c r="D808" s="2"/>
+      <c r="E808" s="2"/>
+      <c r="F808" s="2"/>
+      <c r="G808" s="2"/>
+      <c r="H808" s="2"/>
+      <c r="I808" s="2"/>
+      <c r="J808" s="2"/>
+    </row>
+    <row r="809" spans="1:10">
+      <c r="A809" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B809" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C809" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D809" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E809" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F809" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G809" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H809" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I809" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J809" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="810" spans="1:10">
+      <c r="A810" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B810" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="C810" s="3"/>
+      <c r="D810" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E810" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F810" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G810" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="H810" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I810" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="J810" s="6" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="812" spans="1:10">
+      <c r="A812" t="s">
+        <v>20</v>
+      </c>
+      <c r="B812" t="s">
+        <v>514</v>
+      </c>
+      <c r="C812" t="s">
+        <v>21</v>
+      </c>
+      <c r="D812" t="s">
+        <v>403</v>
+      </c>
+      <c r="E812" t="s">
+        <v>5</v>
+      </c>
+      <c r="F812" t="s">
+        <v>14</v>
+      </c>
+      <c r="G812" t="s">
+        <v>7</v>
+      </c>
+      <c r="H812" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="813" spans="1:10">
+      <c r="A813" t="s">
+        <v>9</v>
+      </c>
+      <c r="B813" t="s">
+        <v>18</v>
+      </c>
+      <c r="C813" t="s">
+        <v>23</v>
+      </c>
+      <c r="D813" t="s">
+        <v>24</v>
+      </c>
+      <c r="E813" t="s">
+        <v>25</v>
+      </c>
+      <c r="F813" t="s">
+        <v>395</v>
+      </c>
+      <c r="G813" t="s">
+        <v>8</v>
+      </c>
+      <c r="H813" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="814" spans="1:10">
+      <c r="A814" t="s">
+        <v>27</v>
+      </c>
+      <c r="B814" t="s">
+        <v>515</v>
+      </c>
+      <c r="C814" t="s">
+        <v>28</v>
+      </c>
+      <c r="D814" t="s">
+        <v>515</v>
+      </c>
+      <c r="E814" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" t="s">
+      <c r="F814" t="s">
+        <v>516</v>
+      </c>
+      <c r="G814" t="s">
+        <v>32</v>
+      </c>
+      <c r="H814" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="815" spans="1:10">
+      <c r="A815" t="s">
+        <v>33</v>
+      </c>
+      <c r="B815" t="s">
+        <v>516</v>
+      </c>
+      <c r="C815" t="s">
+        <v>34</v>
+      </c>
+      <c r="D815" t="s">
+        <v>517</v>
+      </c>
+      <c r="E815" t="s">
+        <v>6</v>
+      </c>
+      <c r="F815" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="817" spans="1:10">
+      <c r="A817" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B817" s="7"/>
+      <c r="C817" s="7"/>
+      <c r="D817" s="7"/>
+      <c r="E817" s="7"/>
+      <c r="F817" s="7"/>
+      <c r="G817" s="7"/>
+      <c r="H817" s="7"/>
+    </row>
+    <row r="819" spans="1:10">
+      <c r="A819" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="B819" s="8"/>
+      <c r="C819" s="8"/>
+      <c r="D819" s="8"/>
+      <c r="E819" s="8"/>
+      <c r="F819" s="8"/>
+      <c r="G819" s="8"/>
+      <c r="H819" s="8"/>
+    </row>
+    <row r="820" spans="1:10">
+      <c r="A820" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B820" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C820" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D820" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E820" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F820" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G820" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H820" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="821" spans="1:10">
+      <c r="A821" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="B821" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="C821" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D821" s="3">
+        <v>601</v>
+      </c>
+      <c r="E821" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F821" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G821" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="H821" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="822" spans="1:10">
+      <c r="A822" s="11" t="s">
+        <v>508</v>
+      </c>
+      <c r="B822" s="12"/>
+      <c r="C822" s="12"/>
+      <c r="D822" s="12"/>
+      <c r="E822" s="12"/>
+      <c r="F822" s="12"/>
+      <c r="G822" s="12"/>
+      <c r="H822" s="12"/>
+    </row>
+    <row r="824" spans="1:10">
+      <c r="A824" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="B824" s="13"/>
+      <c r="C824" s="13"/>
+    </row>
+    <row r="825" spans="1:10">
+      <c r="A825" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B825" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C825" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="826" spans="1:10">
+      <c r="A826" s="16" t="s">
+        <v>510</v>
+      </c>
+      <c r="B826" s="16" t="s">
+        <v>495</v>
+      </c>
+      <c r="C826" s="17" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="828" spans="1:10">
+      <c r="A828" s="18" t="s">
+        <v>512</v>
+      </c>
+      <c r="B828" s="18"/>
+      <c r="C828" s="18"/>
+      <c r="D828" s="18"/>
+      <c r="E828" s="18"/>
+    </row>
+    <row r="829" spans="1:10">
+      <c r="A829" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B829" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C829" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D829" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E829" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="830" spans="1:10">
+      <c r="A830" s="21">
+        <v>3320008</v>
+      </c>
+      <c r="B830" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C830" s="21" t="s">
+        <v>505</v>
+      </c>
+      <c r="D830" s="22" t="s">
+        <v>511</v>
+      </c>
+      <c r="E830" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="832" spans="1:10">
+      <c r="A832" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="B832" s="8"/>
+      <c r="C832" s="8"/>
+      <c r="D832" s="8"/>
+      <c r="E832" s="8"/>
+      <c r="F832" s="8"/>
+      <c r="G832" s="8"/>
+      <c r="H832" s="8"/>
+    </row>
+    <row r="833" spans="1:10">
+      <c r="A833" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B833" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C833" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D833" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E833" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F833" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G833" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H833" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="834" spans="1:10">
+      <c r="A834" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="B834" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C834" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D834" s="3">
+        <v>601</v>
+      </c>
+      <c r="E834" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F834" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G834" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="H834" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="835" spans="1:10">
+      <c r="A835" s="11" t="s">
+        <v>502</v>
+      </c>
+      <c r="B835" s="12"/>
+      <c r="C835" s="12"/>
+      <c r="D835" s="12"/>
+      <c r="E835" s="12"/>
+      <c r="F835" s="12"/>
+      <c r="G835" s="12"/>
+      <c r="H835" s="12"/>
+    </row>
+    <row r="837" spans="1:10">
+      <c r="A837" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="B837" s="13"/>
+      <c r="C837" s="13"/>
+    </row>
+    <row r="838" spans="1:10">
+      <c r="A838" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B838" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C838" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="839" spans="1:10">
+      <c r="A839" s="16">
+        <v>2009</v>
+      </c>
+      <c r="B839" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="C839" s="17" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="841" spans="1:10">
+      <c r="A841" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="B841" s="18"/>
+      <c r="C841" s="18"/>
+      <c r="D841" s="18"/>
+      <c r="E841" s="18"/>
+    </row>
+    <row r="842" spans="1:10">
+      <c r="A842" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B842" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C842" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D842" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E842" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="843" spans="1:10">
+      <c r="A843" s="21">
+        <v>3320012</v>
+      </c>
+      <c r="B843" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C843" s="21" t="s">
+        <v>418</v>
+      </c>
+      <c r="D843" s="22" t="s">
+        <v>503</v>
+      </c>
+      <c r="E843" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="845" spans="1:10">
+      <c r="A845" s="8" t="s">
+        <v>518</v>
+      </c>
+      <c r="B845" s="8"/>
+      <c r="C845" s="8"/>
+      <c r="D845" s="8"/>
+      <c r="E845" s="8"/>
+      <c r="F845" s="8"/>
+      <c r="G845" s="8"/>
+      <c r="H845" s="8"/>
+    </row>
+    <row r="846" spans="1:10">
+      <c r="A846" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B846" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C846" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D846" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E846" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F846" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G846" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H846" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="847" spans="1:10">
+      <c r="A847" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="B847" s="3">
+        <v>46928415000120</v>
+      </c>
+      <c r="C847" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D847" s="3">
+        <v>601</v>
+      </c>
+      <c r="E847" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F847" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G847" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="H847" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="848" spans="1:10">
+      <c r="A848" s="11" t="s">
+        <v>519</v>
+      </c>
+      <c r="B848" s="12"/>
+      <c r="C848" s="12"/>
+      <c r="D848" s="12"/>
+      <c r="E848" s="12"/>
+      <c r="F848" s="12"/>
+      <c r="G848" s="12"/>
+      <c r="H848" s="12"/>
+    </row>
+    <row r="850" spans="1:10">
+      <c r="A850" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="B850" s="13"/>
+      <c r="C850" s="13"/>
+    </row>
+    <row r="851" spans="1:10">
+      <c r="A851" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B851" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C851" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="852" spans="1:10">
+      <c r="A852" s="16">
+        <v>150</v>
+      </c>
+      <c r="B852" s="16" t="s">
+        <v>477</v>
+      </c>
+      <c r="C852" s="17" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="854" spans="1:10">
+      <c r="A854" s="18" t="s">
+        <v>479</v>
+      </c>
+      <c r="B854" s="18"/>
+      <c r="C854" s="18"/>
+      <c r="D854" s="18"/>
+      <c r="E854" s="18"/>
+    </row>
+    <row r="855" spans="1:10">
+      <c r="A855" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B855" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C855" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D855" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E855" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="856" spans="1:10">
+      <c r="A856" s="21">
+        <v>3320009</v>
+      </c>
+      <c r="B856" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C856" s="21" t="s">
+        <v>472</v>
+      </c>
+      <c r="D856" s="22" t="s">
+        <v>520</v>
+      </c>
+      <c r="E856" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="859" spans="1:10">
+      <c r="A859" s="23"/>
+    </row>
+    <row r="861" spans="1:10">
+      <c r="A861" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="B861" s="2"/>
+      <c r="C861" s="2"/>
+      <c r="D861" s="2"/>
+      <c r="E861" s="2"/>
+      <c r="F861" s="2"/>
+      <c r="G861" s="2"/>
+      <c r="H861" s="2"/>
+      <c r="I861" s="2"/>
+      <c r="J861" s="2"/>
+    </row>
+    <row r="862" spans="1:10">
+      <c r="A862" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B862" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C862" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D862" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E862" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F862" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G862" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H862" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I862" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J862" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="863" spans="1:10">
+      <c r="A863" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B863" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="C863" s="3"/>
+      <c r="D863" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E863" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="F863" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G863" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H863" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B9">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="I863" s="6" t="s">
+        <v>523</v>
+      </c>
+      <c r="J863" s="6"/>
+    </row>
+    <row r="865" spans="1:10">
+      <c r="A865" t="s">
+        <v>20</v>
+      </c>
+      <c r="B865" t="s">
+        <v>522</v>
+      </c>
+      <c r="C865" t="s">
+        <v>21</v>
+      </c>
+      <c r="D865" t="s">
+        <v>524</v>
+      </c>
+      <c r="E865" t="s">
+        <v>5</v>
+      </c>
+      <c r="F865" t="s">
+        <v>14</v>
+      </c>
+      <c r="G865" t="s">
+        <v>7</v>
+      </c>
+      <c r="H865" t="s">
         <v>16</v>
       </c>
-      <c r="E9" t="s">
+    </row>
+    <row r="866" spans="1:10">
+      <c r="A866" t="s">
+        <v>9</v>
+      </c>
+      <c r="B866" t="s">
+        <v>18</v>
+      </c>
+      <c r="C866" t="s">
+        <v>23</v>
+      </c>
+      <c r="D866" t="s">
+        <v>24</v>
+      </c>
+      <c r="E866" t="s">
+        <v>25</v>
+      </c>
+      <c r="F866" t="s">
+        <v>395</v>
+      </c>
+      <c r="G866" t="s">
+        <v>8</v>
+      </c>
+      <c r="H866" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="867" spans="1:10">
+      <c r="A867" t="s">
+        <v>27</v>
+      </c>
+      <c r="B867" t="s">
+        <v>523</v>
+      </c>
+      <c r="C867" t="s">
+        <v>28</v>
+      </c>
+      <c r="D867" t="s">
+        <v>29</v>
+      </c>
+      <c r="E867" t="s">
+        <v>30</v>
+      </c>
+      <c r="F867" t="s">
+        <v>29</v>
+      </c>
+      <c r="G867" t="s">
+        <v>32</v>
+      </c>
+      <c r="H867" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="868" spans="1:10">
+      <c r="A868" t="s">
+        <v>33</v>
+      </c>
+      <c r="B868" t="s">
+        <v>29</v>
+      </c>
+      <c r="C868" t="s">
+        <v>34</v>
+      </c>
+      <c r="D868" t="s">
+        <v>385</v>
+      </c>
+      <c r="E868" t="s">
+        <v>6</v>
+      </c>
+      <c r="F868" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="871" spans="1:10">
+      <c r="A871" s="23"/>
+    </row>
+    <row r="873" spans="1:10">
+      <c r="A873" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B873" s="2"/>
+      <c r="C873" s="2"/>
+      <c r="D873" s="2"/>
+      <c r="E873" s="2"/>
+      <c r="F873" s="2"/>
+      <c r="G873" s="2"/>
+      <c r="H873" s="2"/>
+      <c r="I873" s="2"/>
+      <c r="J873" s="2"/>
+    </row>
+    <row r="874" spans="1:10">
+      <c r="A874" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B874" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C874" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D874" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E874" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F874" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G874" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H874" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I874" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J874" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F9" t="s">
-[...13 lines deleted...]
-      <c r="A10" t="s">
+    </row>
+    <row r="875" spans="1:10">
+      <c r="A875" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="B875" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="C875" s="3"/>
+      <c r="D875" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E875" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F875" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G875" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H875" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I875" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="J875" s="6"/>
+    </row>
+    <row r="877" spans="1:10">
+      <c r="A877" t="s">
+        <v>20</v>
+      </c>
+      <c r="B877" t="s">
+        <v>527</v>
+      </c>
+      <c r="C877" t="s">
+        <v>21</v>
+      </c>
+      <c r="D877" t="s">
+        <v>529</v>
+      </c>
+      <c r="E877" t="s">
+        <v>5</v>
+      </c>
+      <c r="F877" t="s">
+        <v>14</v>
+      </c>
+      <c r="G877" t="s">
+        <v>7</v>
+      </c>
+      <c r="H877" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="878" spans="1:10">
+      <c r="A878" t="s">
+        <v>9</v>
+      </c>
+      <c r="B878" t="s">
+        <v>18</v>
+      </c>
+      <c r="C878" t="s">
+        <v>23</v>
+      </c>
+      <c r="D878" t="s">
+        <v>24</v>
+      </c>
+      <c r="E878" t="s">
+        <v>25</v>
+      </c>
+      <c r="F878" t="s">
+        <v>395</v>
+      </c>
+      <c r="G878" t="s">
+        <v>8</v>
+      </c>
+      <c r="H878" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="879" spans="1:10">
+      <c r="A879" t="s">
+        <v>27</v>
+      </c>
+      <c r="B879" t="s">
+        <v>528</v>
+      </c>
+      <c r="C879" t="s">
+        <v>28</v>
+      </c>
+      <c r="D879" t="s">
+        <v>29</v>
+      </c>
+      <c r="E879" t="s">
+        <v>30</v>
+      </c>
+      <c r="F879" t="s">
+        <v>29</v>
+      </c>
+      <c r="G879" t="s">
         <v>32</v>
       </c>
-      <c r="B10">
-[...5 lines deleted...]
-      <c r="D10" t="s">
+      <c r="H879" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="880" spans="1:10">
+      <c r="A880" t="s">
+        <v>33</v>
+      </c>
+      <c r="B880" t="s">
+        <v>29</v>
+      </c>
+      <c r="C880" t="s">
+        <v>34</v>
+      </c>
+      <c r="D880" t="s">
+        <v>385</v>
+      </c>
+      <c r="E880" t="s">
+        <v>6</v>
+      </c>
+      <c r="F880" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="883" spans="1:10">
+      <c r="A883" s="23"/>
+    </row>
+    <row r="885" spans="1:10">
+      <c r="A885" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B885" s="2"/>
+      <c r="C885" s="2"/>
+      <c r="D885" s="2"/>
+      <c r="E885" s="2"/>
+      <c r="F885" s="2"/>
+      <c r="G885" s="2"/>
+      <c r="H885" s="2"/>
+      <c r="I885" s="2"/>
+      <c r="J885" s="2"/>
+    </row>
+    <row r="886" spans="1:10">
+      <c r="A886" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B886" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C886" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D886" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E886" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F886" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G886" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H886" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I886" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J886" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="887" spans="1:10">
+      <c r="A887" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="B887" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="C887" s="3"/>
+      <c r="D887" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E887" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F887" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G887" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H887" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I887" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="J887" s="6"/>
+    </row>
+    <row r="889" spans="1:10">
+      <c r="A889" t="s">
+        <v>20</v>
+      </c>
+      <c r="B889" t="s">
+        <v>527</v>
+      </c>
+      <c r="C889" t="s">
+        <v>21</v>
+      </c>
+      <c r="D889" t="s">
+        <v>529</v>
+      </c>
+      <c r="E889" t="s">
+        <v>5</v>
+      </c>
+      <c r="F889" t="s">
+        <v>14</v>
+      </c>
+      <c r="G889" t="s">
+        <v>7</v>
+      </c>
+      <c r="H889" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="890" spans="1:10">
+      <c r="A890" t="s">
+        <v>9</v>
+      </c>
+      <c r="B890" t="s">
+        <v>18</v>
+      </c>
+      <c r="C890" t="s">
+        <v>23</v>
+      </c>
+      <c r="D890" t="s">
+        <v>24</v>
+      </c>
+      <c r="E890" t="s">
+        <v>25</v>
+      </c>
+      <c r="F890" t="s">
+        <v>395</v>
+      </c>
+      <c r="G890" t="s">
+        <v>8</v>
+      </c>
+      <c r="H890" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="891" spans="1:10">
+      <c r="A891" t="s">
+        <v>27</v>
+      </c>
+      <c r="B891" t="s">
+        <v>530</v>
+      </c>
+      <c r="C891" t="s">
         <v>28</v>
       </c>
-      <c r="E10" t="s">
+      <c r="D891" t="s">
+        <v>29</v>
+      </c>
+      <c r="E891" t="s">
+        <v>30</v>
+      </c>
+      <c r="F891" t="s">
+        <v>29</v>
+      </c>
+      <c r="G891" t="s">
+        <v>32</v>
+      </c>
+      <c r="H891" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="892" spans="1:10">
+      <c r="A892" t="s">
+        <v>33</v>
+      </c>
+      <c r="B892" t="s">
+        <v>29</v>
+      </c>
+      <c r="C892" t="s">
+        <v>34</v>
+      </c>
+      <c r="D892" t="s">
+        <v>385</v>
+      </c>
+      <c r="E892" t="s">
+        <v>6</v>
+      </c>
+      <c r="F892" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="895" spans="1:10">
+      <c r="A895" s="23"/>
+    </row>
+    <row r="897" spans="1:10">
+      <c r="A897" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="B897" s="2"/>
+      <c r="C897" s="2"/>
+      <c r="D897" s="2"/>
+      <c r="E897" s="2"/>
+      <c r="F897" s="2"/>
+      <c r="G897" s="2"/>
+      <c r="H897" s="2"/>
+      <c r="I897" s="2"/>
+      <c r="J897" s="2"/>
+    </row>
+    <row r="898" spans="1:10">
+      <c r="A898" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B898" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C898" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D898" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E898" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F898" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G898" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H898" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I898" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J898" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" t="s">
+    </row>
+    <row r="899" spans="1:10">
+      <c r="A899" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="B899" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="C899" s="3"/>
+      <c r="D899" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="E899" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="F899" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G899" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H899" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I899" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="J899" s="6"/>
+    </row>
+    <row r="901" spans="1:10">
+      <c r="A901" t="s">
+        <v>20</v>
+      </c>
+      <c r="B901" t="s">
+        <v>533</v>
+      </c>
+      <c r="C901" t="s">
+        <v>21</v>
+      </c>
+      <c r="D901" t="s">
+        <v>537</v>
+      </c>
+      <c r="E901" t="s">
+        <v>5</v>
+      </c>
+      <c r="F901" t="s">
+        <v>534</v>
+      </c>
+      <c r="G901" t="s">
+        <v>7</v>
+      </c>
+      <c r="H901" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="902" spans="1:10">
+      <c r="A902" t="s">
+        <v>9</v>
+      </c>
+      <c r="B902" t="s">
+        <v>18</v>
+      </c>
+      <c r="C902" t="s">
+        <v>23</v>
+      </c>
+      <c r="D902" t="s">
+        <v>24</v>
+      </c>
+      <c r="E902" t="s">
+        <v>25</v>
+      </c>
+      <c r="F902" t="s">
+        <v>395</v>
+      </c>
+      <c r="G902" t="s">
+        <v>8</v>
+      </c>
+      <c r="H902" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="903" spans="1:10">
+      <c r="A903" t="s">
+        <v>27</v>
+      </c>
+      <c r="B903" t="s">
+        <v>536</v>
+      </c>
+      <c r="C903" t="s">
+        <v>28</v>
+      </c>
+      <c r="D903" t="s">
+        <v>29</v>
+      </c>
+      <c r="E903" t="s">
+        <v>30</v>
+      </c>
+      <c r="F903" t="s">
+        <v>29</v>
+      </c>
+      <c r="G903" t="s">
+        <v>32</v>
+      </c>
+      <c r="H903" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="904" spans="1:10">
+      <c r="A904" t="s">
         <v>33</v>
       </c>
-      <c r="I10" t="s">
+      <c r="B904" t="s">
+        <v>29</v>
+      </c>
+      <c r="C904" t="s">
+        <v>34</v>
+      </c>
+      <c r="D904" t="s">
+        <v>385</v>
+      </c>
+      <c r="E904" t="s">
+        <v>6</v>
+      </c>
+      <c r="F904" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="907" spans="1:10">
+      <c r="A907" s="23"/>
+    </row>
+    <row r="909" spans="1:10">
+      <c r="A909" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="B909" s="2"/>
+      <c r="C909" s="2"/>
+      <c r="D909" s="2"/>
+      <c r="E909" s="2"/>
+      <c r="F909" s="2"/>
+      <c r="G909" s="2"/>
+      <c r="H909" s="2"/>
+      <c r="I909" s="2"/>
+      <c r="J909" s="2"/>
+    </row>
+    <row r="910" spans="1:10">
+      <c r="A910" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B910" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C910" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D910" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E910" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F910" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G910" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H910" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I910" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J910" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="911" spans="1:10">
+      <c r="A911" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B911" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="C911" s="3"/>
+      <c r="D911" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E911" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="F911" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G911" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H911" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="I911" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="J911" s="6" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="913" spans="1:10">
+      <c r="A913" t="s">
+        <v>20</v>
+      </c>
+      <c r="B913" t="s">
+        <v>539</v>
+      </c>
+      <c r="C913" t="s">
+        <v>21</v>
+      </c>
+      <c r="D913" t="s">
+        <v>542</v>
+      </c>
+      <c r="E913" t="s">
+        <v>5</v>
+      </c>
+      <c r="F913" t="s">
+        <v>14</v>
+      </c>
+      <c r="G913" t="s">
+        <v>7</v>
+      </c>
+      <c r="H913" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="914" spans="1:10">
+      <c r="A914" t="s">
+        <v>9</v>
+      </c>
+      <c r="B914" t="s">
+        <v>391</v>
+      </c>
+      <c r="C914" t="s">
+        <v>23</v>
+      </c>
+      <c r="D914" t="s">
+        <v>24</v>
+      </c>
+      <c r="E914" t="s">
+        <v>25</v>
+      </c>
+      <c r="F914" t="s">
+        <v>395</v>
+      </c>
+      <c r="G914" t="s">
+        <v>8</v>
+      </c>
+      <c r="H914" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="915" spans="1:10">
+      <c r="A915" t="s">
+        <v>27</v>
+      </c>
+      <c r="B915" t="s">
+        <v>541</v>
+      </c>
+      <c r="C915" t="s">
+        <v>28</v>
+      </c>
+      <c r="D915" t="s">
+        <v>541</v>
+      </c>
+      <c r="E915" t="s">
+        <v>30</v>
+      </c>
+      <c r="F915" t="s">
+        <v>543</v>
+      </c>
+      <c r="G915" t="s">
+        <v>32</v>
+      </c>
+      <c r="H915" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="916" spans="1:10">
+      <c r="A916" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B916" t="s">
+        <v>543</v>
+      </c>
+      <c r="C916" t="s">
+        <v>34</v>
+      </c>
+      <c r="D916" t="s">
+        <v>544</v>
+      </c>
+      <c r="E916" t="s">
+        <v>6</v>
+      </c>
+      <c r="F916" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="918" spans="1:10">
+      <c r="A918" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B918" s="7"/>
+      <c r="C918" s="7"/>
+      <c r="D918" s="7"/>
+      <c r="E918" s="7"/>
+      <c r="F918" s="7"/>
+      <c r="G918" s="7"/>
+      <c r="H918" s="7"/>
+    </row>
+    <row r="920" spans="1:10">
+      <c r="A920" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="B920" s="8"/>
+      <c r="C920" s="8"/>
+      <c r="D920" s="8"/>
+      <c r="E920" s="8"/>
+      <c r="F920" s="8"/>
+      <c r="G920" s="8"/>
+      <c r="H920" s="8"/>
+    </row>
+    <row r="921" spans="1:10">
+      <c r="A921" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B921" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C921" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D921" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E921" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F921" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G921" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H921" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="922" spans="1:10">
+      <c r="A922" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="B922" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="C922" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D922" s="3">
+        <v>601</v>
+      </c>
+      <c r="E922" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="F922" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="G922" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="H922" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="923" spans="1:10">
+      <c r="A923" s="11" t="s">
+        <v>549</v>
+      </c>
+      <c r="B923" s="12"/>
+      <c r="C923" s="12"/>
+      <c r="D923" s="12"/>
+      <c r="E923" s="12"/>
+      <c r="F923" s="12"/>
+      <c r="G923" s="12"/>
+      <c r="H923" s="12"/>
+    </row>
+    <row r="925" spans="1:10">
+      <c r="A925" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="B925" s="13"/>
+      <c r="C925" s="13"/>
+    </row>
+    <row r="926" spans="1:10">
+      <c r="A926" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B926" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C926" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B11">
-[...5 lines deleted...]
-      <c r="D11" t="s">
+    </row>
+    <row r="927" spans="1:10">
+      <c r="A927" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="B927" s="16" t="s">
+        <v>552</v>
+      </c>
+      <c r="C927" s="17" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="929" spans="1:10">
+      <c r="A929" s="18" t="s">
+        <v>553</v>
+      </c>
+      <c r="B929" s="18"/>
+      <c r="C929" s="18"/>
+      <c r="D929" s="18"/>
+      <c r="E929" s="18"/>
+    </row>
+    <row r="930" spans="1:10">
+      <c r="A930" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B930" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C930" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D930" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E930" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="931" spans="1:10">
+      <c r="A931" s="21">
+        <v>1430004</v>
+      </c>
+      <c r="B931" s="21" t="s">
+        <v>554</v>
+      </c>
+      <c r="C931" s="21" t="s">
+        <v>546</v>
+      </c>
+      <c r="D931" s="22" t="s">
+        <v>543</v>
+      </c>
+      <c r="E931" s="21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="934" spans="1:10">
+      <c r="A934" s="23"/>
+    </row>
+    <row r="936" spans="1:10">
+      <c r="A936" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="B936" s="2"/>
+      <c r="C936" s="2"/>
+      <c r="D936" s="2"/>
+      <c r="E936" s="2"/>
+      <c r="F936" s="2"/>
+      <c r="G936" s="2"/>
+      <c r="H936" s="2"/>
+      <c r="I936" s="2"/>
+      <c r="J936" s="2"/>
+    </row>
+    <row r="937" spans="1:10">
+      <c r="A937" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B937" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C937" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D937" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E937" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F937" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G937" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H937" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I937" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J937" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="938" spans="1:10">
+      <c r="A938" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="B938" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="C938" s="3"/>
+      <c r="D938" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="E938" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="F938" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G938" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H938" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I938" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="J938" s="6"/>
+    </row>
+    <row r="940" spans="1:10">
+      <c r="A940" t="s">
+        <v>20</v>
+      </c>
+      <c r="B940" t="s">
+        <v>557</v>
+      </c>
+      <c r="C940" t="s">
+        <v>21</v>
+      </c>
+      <c r="D940" t="s">
+        <v>560</v>
+      </c>
+      <c r="E940" t="s">
+        <v>5</v>
+      </c>
+      <c r="F940" t="s">
+        <v>558</v>
+      </c>
+      <c r="G940" t="s">
+        <v>7</v>
+      </c>
+      <c r="H940" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="941" spans="1:10">
+      <c r="A941" t="s">
+        <v>9</v>
+      </c>
+      <c r="B941" t="s">
+        <v>18</v>
+      </c>
+      <c r="C941" t="s">
+        <v>23</v>
+      </c>
+      <c r="D941" t="s">
+        <v>24</v>
+      </c>
+      <c r="E941" t="s">
+        <v>25</v>
+      </c>
+      <c r="F941" t="s">
+        <v>561</v>
+      </c>
+      <c r="G941" t="s">
+        <v>8</v>
+      </c>
+      <c r="H941" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="942" spans="1:10">
+      <c r="A942" t="s">
+        <v>27</v>
+      </c>
+      <c r="B942" t="s">
+        <v>559</v>
+      </c>
+      <c r="C942" t="s">
         <v>28</v>
       </c>
-      <c r="E11" t="s">
+      <c r="D942" t="s">
+        <v>29</v>
+      </c>
+      <c r="E942" t="s">
+        <v>30</v>
+      </c>
+      <c r="F942" t="s">
+        <v>29</v>
+      </c>
+      <c r="G942" t="s">
+        <v>32</v>
+      </c>
+      <c r="H942" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="943" spans="1:10">
+      <c r="A943" t="s">
+        <v>33</v>
+      </c>
+      <c r="B943" t="s">
+        <v>29</v>
+      </c>
+      <c r="C943" t="s">
+        <v>34</v>
+      </c>
+      <c r="D943" t="s">
+        <v>385</v>
+      </c>
+      <c r="E943" t="s">
+        <v>6</v>
+      </c>
+      <c r="F943" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="946" spans="1:10">
+      <c r="A946" s="23"/>
+    </row>
+    <row r="948" spans="1:10">
+      <c r="A948" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B948" s="2"/>
+      <c r="C948" s="2"/>
+      <c r="D948" s="2"/>
+      <c r="E948" s="2"/>
+      <c r="F948" s="2"/>
+      <c r="G948" s="2"/>
+      <c r="H948" s="2"/>
+      <c r="I948" s="2"/>
+      <c r="J948" s="2"/>
+    </row>
+    <row r="949" spans="1:10">
+      <c r="A949" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B949" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C949" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D949" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E949" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F949" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G949" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H949" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I949" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J949" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F11" t="s">
-[...5 lines deleted...]
-      <c r="H11" t="s">
+    </row>
+    <row r="950" spans="1:10">
+      <c r="A950" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="B950" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="C950" s="3"/>
+      <c r="D950" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="E950" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="F950" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G950" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H950" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I950" s="6" t="s">
+        <v>564</v>
+      </c>
+      <c r="J950" s="6"/>
+    </row>
+    <row r="952" spans="1:10">
+      <c r="A952" t="s">
+        <v>20</v>
+      </c>
+      <c r="B952" t="s">
+        <v>563</v>
+      </c>
+      <c r="C952" t="s">
+        <v>21</v>
+      </c>
+      <c r="D952" t="s">
+        <v>565</v>
+      </c>
+      <c r="E952" t="s">
+        <v>5</v>
+      </c>
+      <c r="F952" t="s">
+        <v>534</v>
+      </c>
+      <c r="G952" t="s">
+        <v>7</v>
+      </c>
+      <c r="H952" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="953" spans="1:10">
+      <c r="A953" t="s">
+        <v>9</v>
+      </c>
+      <c r="B953" t="s">
+        <v>16</v>
+      </c>
+      <c r="C953" t="s">
+        <v>23</v>
+      </c>
+      <c r="D953" t="s">
+        <v>24</v>
+      </c>
+      <c r="E953" t="s">
+        <v>25</v>
+      </c>
+      <c r="F953" t="s">
+        <v>561</v>
+      </c>
+      <c r="G953" t="s">
+        <v>8</v>
+      </c>
+      <c r="H953" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="954" spans="1:10">
+      <c r="A954" t="s">
+        <v>27</v>
+      </c>
+      <c r="B954" t="s">
+        <v>564</v>
+      </c>
+      <c r="C954" t="s">
+        <v>28</v>
+      </c>
+      <c r="D954" t="s">
+        <v>29</v>
+      </c>
+      <c r="E954" t="s">
+        <v>30</v>
+      </c>
+      <c r="F954" t="s">
+        <v>29</v>
+      </c>
+      <c r="G954" t="s">
+        <v>32</v>
+      </c>
+      <c r="H954" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="955" spans="1:10">
+      <c r="A955" t="s">
+        <v>33</v>
+      </c>
+      <c r="B955" t="s">
+        <v>29</v>
+      </c>
+      <c r="C955" t="s">
         <v>34</v>
       </c>
-      <c r="I11" t="s">
+      <c r="D955" t="s">
+        <v>385</v>
+      </c>
+      <c r="E955" t="s">
+        <v>6</v>
+      </c>
+      <c r="F955" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="958" spans="1:10">
+      <c r="A958" s="23"/>
+    </row>
+    <row r="960" spans="1:10">
+      <c r="A960" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="B960" s="2"/>
+      <c r="C960" s="2"/>
+      <c r="D960" s="2"/>
+      <c r="E960" s="2"/>
+      <c r="F960" s="2"/>
+      <c r="G960" s="2"/>
+      <c r="H960" s="2"/>
+      <c r="I960" s="2"/>
+      <c r="J960" s="2"/>
+    </row>
+    <row r="961" spans="1:10">
+      <c r="A961" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B961" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C961" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D961" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E961" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F961" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G961" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H961" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I961" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J961" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="962" spans="1:10">
+      <c r="A962" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="B962" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="C962" s="3"/>
+      <c r="D962" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E962" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="F962" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G962" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H962" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I962" s="6" t="s">
+        <v>569</v>
+      </c>
+      <c r="J962" s="6"/>
+    </row>
+    <row r="964" spans="1:10">
+      <c r="A964" t="s">
+        <v>20</v>
+      </c>
+      <c r="B964" t="s">
+        <v>568</v>
+      </c>
+      <c r="C964" t="s">
+        <v>21</v>
+      </c>
+      <c r="D964" t="s">
+        <v>570</v>
+      </c>
+      <c r="E964" t="s">
+        <v>5</v>
+      </c>
+      <c r="F964" t="s">
+        <v>14</v>
+      </c>
+      <c r="G964" t="s">
+        <v>7</v>
+      </c>
+      <c r="H964" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="965" spans="1:10">
+      <c r="A965" t="s">
+        <v>9</v>
+      </c>
+      <c r="B965" t="s">
+        <v>18</v>
+      </c>
+      <c r="C965" t="s">
+        <v>23</v>
+      </c>
+      <c r="D965" t="s">
+        <v>24</v>
+      </c>
+      <c r="E965" t="s">
+        <v>25</v>
+      </c>
+      <c r="F965" t="s">
+        <v>395</v>
+      </c>
+      <c r="G965" t="s">
+        <v>8</v>
+      </c>
+      <c r="H965" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="966" spans="1:10">
+      <c r="A966" t="s">
+        <v>27</v>
+      </c>
+      <c r="B966" t="s">
+        <v>569</v>
+      </c>
+      <c r="C966" t="s">
+        <v>28</v>
+      </c>
+      <c r="D966" t="s">
+        <v>29</v>
+      </c>
+      <c r="E966" t="s">
+        <v>30</v>
+      </c>
+      <c r="F966" t="s">
+        <v>29</v>
+      </c>
+      <c r="G966" t="s">
+        <v>32</v>
+      </c>
+      <c r="H966" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="967" spans="1:10">
+      <c r="A967" t="s">
+        <v>33</v>
+      </c>
+      <c r="B967" t="s">
+        <v>29</v>
+      </c>
+      <c r="C967" t="s">
         <v>34</v>
       </c>
-    </row>
-[...110 lines deleted...]
-        <v>43</v>
+      <c r="D967" t="s">
+        <v>385</v>
+      </c>
+      <c r="E967" t="s">
+        <v>6</v>
+      </c>
+      <c r="F967" t="s">
+        <v>535</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="F9:H9"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A26:H26"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A39:H39"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="A55:H55"/>
+    <mergeCell ref="A57:C57"/>
+    <mergeCell ref="A61:E61"/>
+    <mergeCell ref="A65:H65"/>
+    <mergeCell ref="A68:H68"/>
+    <mergeCell ref="A70:C70"/>
+    <mergeCell ref="A74:E74"/>
+    <mergeCell ref="A78:H78"/>
+    <mergeCell ref="A81:H81"/>
+    <mergeCell ref="A83:C83"/>
+    <mergeCell ref="A87:E87"/>
+    <mergeCell ref="A91:H91"/>
+    <mergeCell ref="A94:H94"/>
+    <mergeCell ref="A96:C96"/>
+    <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A104:H104"/>
+    <mergeCell ref="A107:H107"/>
+    <mergeCell ref="A109:C109"/>
+    <mergeCell ref="A113:E113"/>
+    <mergeCell ref="A117:H117"/>
+    <mergeCell ref="A120:H120"/>
+    <mergeCell ref="A122:C122"/>
+    <mergeCell ref="A126:E126"/>
+    <mergeCell ref="A130:H130"/>
+    <mergeCell ref="A133:H133"/>
+    <mergeCell ref="A135:C135"/>
+    <mergeCell ref="A139:E139"/>
+    <mergeCell ref="A143:H143"/>
+    <mergeCell ref="A146:H146"/>
+    <mergeCell ref="A148:C148"/>
+    <mergeCell ref="A152:E152"/>
+    <mergeCell ref="A156:H156"/>
+    <mergeCell ref="A159:H159"/>
+    <mergeCell ref="A161:C161"/>
+    <mergeCell ref="A165:E165"/>
+    <mergeCell ref="A169:H169"/>
+    <mergeCell ref="A172:H172"/>
+    <mergeCell ref="A174:C174"/>
+    <mergeCell ref="A178:E178"/>
+    <mergeCell ref="A182:H182"/>
+    <mergeCell ref="A185:H185"/>
+    <mergeCell ref="A187:C187"/>
+    <mergeCell ref="A191:E191"/>
+    <mergeCell ref="A195:H195"/>
+    <mergeCell ref="A198:H198"/>
+    <mergeCell ref="A200:C200"/>
+    <mergeCell ref="A204:E204"/>
+    <mergeCell ref="A208:H208"/>
+    <mergeCell ref="A211:H211"/>
+    <mergeCell ref="A213:C213"/>
+    <mergeCell ref="A217:E217"/>
+    <mergeCell ref="A221:H221"/>
+    <mergeCell ref="A224:H224"/>
+    <mergeCell ref="A226:C226"/>
+    <mergeCell ref="A230:E230"/>
+    <mergeCell ref="A234:H234"/>
+    <mergeCell ref="A237:H237"/>
+    <mergeCell ref="A239:C239"/>
+    <mergeCell ref="A243:E243"/>
+    <mergeCell ref="A247:H247"/>
+    <mergeCell ref="A250:H250"/>
+    <mergeCell ref="A252:C252"/>
+    <mergeCell ref="A256:E256"/>
+    <mergeCell ref="A263:J263"/>
+    <mergeCell ref="F270:H270"/>
+    <mergeCell ref="A272:H272"/>
+    <mergeCell ref="A274:H274"/>
+    <mergeCell ref="A277:H277"/>
+    <mergeCell ref="A279:C279"/>
+    <mergeCell ref="A283:E283"/>
+    <mergeCell ref="A287:H287"/>
+    <mergeCell ref="A290:H290"/>
+    <mergeCell ref="A292:C292"/>
+    <mergeCell ref="A296:E296"/>
+    <mergeCell ref="A300:H300"/>
+    <mergeCell ref="A303:H303"/>
+    <mergeCell ref="A305:C305"/>
+    <mergeCell ref="A309:E309"/>
+    <mergeCell ref="A313:H313"/>
+    <mergeCell ref="A316:H316"/>
+    <mergeCell ref="A318:C318"/>
+    <mergeCell ref="A322:E322"/>
+    <mergeCell ref="A326:H326"/>
+    <mergeCell ref="A329:H329"/>
+    <mergeCell ref="A331:C331"/>
+    <mergeCell ref="A335:E335"/>
+    <mergeCell ref="A339:H339"/>
+    <mergeCell ref="A342:H342"/>
+    <mergeCell ref="A344:C344"/>
+    <mergeCell ref="A348:E348"/>
+    <mergeCell ref="A352:H352"/>
+    <mergeCell ref="A355:H355"/>
+    <mergeCell ref="A357:C357"/>
+    <mergeCell ref="A361:E361"/>
+    <mergeCell ref="A365:H365"/>
+    <mergeCell ref="A368:H368"/>
+    <mergeCell ref="A370:C370"/>
+    <mergeCell ref="A374:E374"/>
+    <mergeCell ref="A378:H378"/>
+    <mergeCell ref="A381:H381"/>
+    <mergeCell ref="A383:C383"/>
+    <mergeCell ref="A387:E387"/>
+    <mergeCell ref="A391:H391"/>
+    <mergeCell ref="A394:H394"/>
+    <mergeCell ref="A396:C396"/>
+    <mergeCell ref="A400:E400"/>
+    <mergeCell ref="A404:H404"/>
+    <mergeCell ref="A407:H407"/>
+    <mergeCell ref="A409:C409"/>
+    <mergeCell ref="A413:E413"/>
+    <mergeCell ref="A417:H417"/>
+    <mergeCell ref="A420:H420"/>
+    <mergeCell ref="A422:C422"/>
+    <mergeCell ref="A426:E426"/>
+    <mergeCell ref="A430:H430"/>
+    <mergeCell ref="A433:H433"/>
+    <mergeCell ref="A435:C435"/>
+    <mergeCell ref="A439:E439"/>
+    <mergeCell ref="A443:H443"/>
+    <mergeCell ref="A446:H446"/>
+    <mergeCell ref="A448:C448"/>
+    <mergeCell ref="A452:E452"/>
+    <mergeCell ref="A456:H456"/>
+    <mergeCell ref="A459:H459"/>
+    <mergeCell ref="A461:C461"/>
+    <mergeCell ref="A465:E465"/>
+    <mergeCell ref="A469:H469"/>
+    <mergeCell ref="A472:H472"/>
+    <mergeCell ref="A474:C474"/>
+    <mergeCell ref="A478:E478"/>
+    <mergeCell ref="A482:H482"/>
+    <mergeCell ref="A485:H485"/>
+    <mergeCell ref="A487:C487"/>
+    <mergeCell ref="A491:E491"/>
+    <mergeCell ref="A495:H495"/>
+    <mergeCell ref="A498:H498"/>
+    <mergeCell ref="A500:C500"/>
+    <mergeCell ref="A504:E504"/>
+    <mergeCell ref="A508:H508"/>
+    <mergeCell ref="A511:H511"/>
+    <mergeCell ref="A513:C513"/>
+    <mergeCell ref="A517:E517"/>
+    <mergeCell ref="A521:H521"/>
+    <mergeCell ref="A524:H524"/>
+    <mergeCell ref="A526:C526"/>
+    <mergeCell ref="A530:E530"/>
+    <mergeCell ref="A534:H534"/>
+    <mergeCell ref="A537:H537"/>
+    <mergeCell ref="A539:C539"/>
+    <mergeCell ref="A543:E543"/>
+    <mergeCell ref="A547:H547"/>
+    <mergeCell ref="A550:H550"/>
+    <mergeCell ref="A552:C552"/>
+    <mergeCell ref="A557:E557"/>
+    <mergeCell ref="A561:H561"/>
+    <mergeCell ref="A564:H564"/>
+    <mergeCell ref="A566:H566"/>
+    <mergeCell ref="A569:H569"/>
+    <mergeCell ref="A571:C571"/>
+    <mergeCell ref="A575:E575"/>
+    <mergeCell ref="A579:H579"/>
+    <mergeCell ref="A582:H582"/>
+    <mergeCell ref="A587:J587"/>
+    <mergeCell ref="F594:H594"/>
+    <mergeCell ref="A599:J599"/>
+    <mergeCell ref="F606:H606"/>
+    <mergeCell ref="A611:J611"/>
+    <mergeCell ref="F618:H618"/>
+    <mergeCell ref="A620:H620"/>
+    <mergeCell ref="A622:H622"/>
+    <mergeCell ref="A625:H625"/>
+    <mergeCell ref="A627:C627"/>
+    <mergeCell ref="A631:E631"/>
+    <mergeCell ref="A635:H635"/>
+    <mergeCell ref="A638:H638"/>
+    <mergeCell ref="A640:C640"/>
+    <mergeCell ref="A644:E644"/>
+    <mergeCell ref="A648:H648"/>
+    <mergeCell ref="A651:H651"/>
+    <mergeCell ref="A653:C653"/>
+    <mergeCell ref="A657:E657"/>
+    <mergeCell ref="A661:H661"/>
+    <mergeCell ref="A664:H664"/>
+    <mergeCell ref="A666:C666"/>
+    <mergeCell ref="A670:E670"/>
+    <mergeCell ref="A674:H674"/>
+    <mergeCell ref="A677:H677"/>
+    <mergeCell ref="A679:C679"/>
+    <mergeCell ref="A683:E683"/>
+    <mergeCell ref="A687:H687"/>
+    <mergeCell ref="A690:H690"/>
+    <mergeCell ref="A692:C692"/>
+    <mergeCell ref="A696:E696"/>
+    <mergeCell ref="A700:H700"/>
+    <mergeCell ref="A703:H703"/>
+    <mergeCell ref="A705:C705"/>
+    <mergeCell ref="A709:E709"/>
+    <mergeCell ref="A716:J716"/>
+    <mergeCell ref="F723:H723"/>
+    <mergeCell ref="A725:H725"/>
+    <mergeCell ref="A727:H727"/>
+    <mergeCell ref="A730:H730"/>
+    <mergeCell ref="A732:C732"/>
+    <mergeCell ref="A736:E736"/>
+    <mergeCell ref="A740:H740"/>
+    <mergeCell ref="A743:H743"/>
+    <mergeCell ref="A745:C745"/>
+    <mergeCell ref="A749:E749"/>
+    <mergeCell ref="A753:H753"/>
+    <mergeCell ref="A756:H756"/>
+    <mergeCell ref="A758:C758"/>
+    <mergeCell ref="A762:E762"/>
+    <mergeCell ref="A766:H766"/>
+    <mergeCell ref="A769:H769"/>
+    <mergeCell ref="A771:C771"/>
+    <mergeCell ref="A775:E775"/>
+    <mergeCell ref="A779:H779"/>
+    <mergeCell ref="A782:H782"/>
+    <mergeCell ref="A784:C784"/>
+    <mergeCell ref="A788:E788"/>
+    <mergeCell ref="A792:H792"/>
+    <mergeCell ref="A795:H795"/>
+    <mergeCell ref="A797:C797"/>
+    <mergeCell ref="A801:E801"/>
+    <mergeCell ref="A808:J808"/>
+    <mergeCell ref="F815:H815"/>
+    <mergeCell ref="A817:H817"/>
+    <mergeCell ref="A819:H819"/>
+    <mergeCell ref="A822:H822"/>
+    <mergeCell ref="A824:C824"/>
+    <mergeCell ref="A828:E828"/>
+    <mergeCell ref="A832:H832"/>
+    <mergeCell ref="A835:H835"/>
+    <mergeCell ref="A837:C837"/>
+    <mergeCell ref="A841:E841"/>
+    <mergeCell ref="A845:H845"/>
+    <mergeCell ref="A848:H848"/>
+    <mergeCell ref="A850:C850"/>
+    <mergeCell ref="A854:E854"/>
+    <mergeCell ref="A861:J861"/>
+    <mergeCell ref="F868:H868"/>
+    <mergeCell ref="A873:J873"/>
+    <mergeCell ref="F880:H880"/>
+    <mergeCell ref="A885:J885"/>
+    <mergeCell ref="F892:H892"/>
+    <mergeCell ref="A897:J897"/>
+    <mergeCell ref="F904:H904"/>
+    <mergeCell ref="A909:J909"/>
+    <mergeCell ref="F916:H916"/>
+    <mergeCell ref="A918:H918"/>
+    <mergeCell ref="A920:H920"/>
+    <mergeCell ref="A923:H923"/>
+    <mergeCell ref="A925:C925"/>
+    <mergeCell ref="A929:E929"/>
+    <mergeCell ref="A936:J936"/>
+    <mergeCell ref="F943:H943"/>
+    <mergeCell ref="A948:J948"/>
+    <mergeCell ref="F955:H955"/>
+    <mergeCell ref="A960:J960"/>
+    <mergeCell ref="F967:H967"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>