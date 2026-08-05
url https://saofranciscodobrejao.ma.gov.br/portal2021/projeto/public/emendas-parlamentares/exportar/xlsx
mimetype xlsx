--- v1 (2026-06-19)
+++ v2 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="571">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="573">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► CLEBER VERDE — Nº 23880005/2025</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
@@ -101,119 +101,119 @@
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>SAÚDE</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>São Francisco do Brejão</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 268.750,04</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>26,9%</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8232002 | Data: 20/08/2025 | Vl. Empenhado: R$ 25.362,80 | Vl. Liquidado: R$ 25.362,80 | Vl. Pago: R$ 25.362,80</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>J P A JUNIOR COM. ATACADISTA DE MEDICAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>22.140.414/0001-59</t>
+  </si>
+  <si>
+    <t>3.3.90.39.00.00</t>
+  </si>
+  <si>
+    <t>0002 / MANUTENÇÃO DO HOSPITAL MUNICIPAL SANTA ROSA</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO</t>
+  </si>
+  <si>
+    <t>203/2025</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Valor Empenhado</t>
-[...64 lines deleted...]
-  <si>
     <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO ELETROÔNICO Nº016/2024, PROCESSO ADMINISTRATIVO Nº 102/2024 E CONTRATO Nº 203/2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 8232002 (1 registro(s))</t>
   </si>
   <si>
     <t>Nº Nota Fiscal</t>
   </si>
   <si>
     <t>Data Liquidação</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>R$ 25.362,80</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 8232002 (1 registro(s))</t>
   </si>
   <si>
     <t>Nº OB</t>
   </si>
   <si>
     <t>Data Pagamento</t>
@@ -1181,95 +1181,98 @@
   <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
     <t>R$ 266.000,00</t>
   </si>
   <si>
     <t>23/05/2024</t>
   </si>
   <si>
     <t>Sao francisco do Brejao</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 202342120003/2023</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>202342120003/2023</t>
   </si>
   <si>
-    <t>Individual</t>
+    <t>INDIVIDUAL</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 01616680000135 - MUNICIPIO DE SAO FRANCI...</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>R$ 70.000,00</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>cultural</t>
   </si>
   <si>
+    <t>MUNICIPIO DE SAO FRANCISCO DO BREJAO</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 01616680000135 - MUNICIPIO DE SAO FRANCISCO DO BREJAO</t>
+  </si>
+  <si>
+    <t>► HILDO ROCHA — Nº 33930007/2022</t>
+  </si>
+  <si>
+    <t>HILDO ROCHA</t>
+  </si>
+  <si>
+    <t>33930007/2022</t>
+  </si>
+  <si>
+    <t>EQUIPAMENTO</t>
+  </si>
+  <si>
+    <t>Concluída</t>
+  </si>
+  <si>
+    <t>R$ 210.310,00</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
     <t>SAO FRANCISCO DO BREJAO</t>
   </si>
   <si>
-    <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 01616680000135 - MUNICIPIO DE SAO FRANCISCO DO BREJAO</t>
-[...22 lines deleted...]
-  <si>
     <t>R$ 208.970,28</t>
   </si>
   <si>
     <t>99,4%</t>
   </si>
   <si>
     <t>EMPENHO Nº 1131008 | Data: 07/11/2025 | Vl. Empenhado: R$ 9.000,00 | Vl. Liquidado: R$ 9.000,00 | Vl. Pago: R$ 9.000,00</t>
   </si>
   <si>
     <t>KRODS TECNOLOGIA LTDA</t>
   </si>
   <si>
     <t>54.209.506/0001-34</t>
   </si>
   <si>
     <t>4.4.90.52.00.00</t>
   </si>
   <si>
     <t>Pregão Eletrônico</t>
   </si>
   <si>
     <t>166/2025</t>
   </si>
   <si>
     <t>Descrição:Empenho emitido para ocorrer à Despesa com Aquisição de equipamentos de informatica e eletromésticos para as unidades básicas de saúde, conforme as especificações e&amp;nbsp;quantitativos do Processo Administrativo n° 078/2025, Pregão Eletrônico n° 012/2025 e Contrato n° 166/2025.</t>
@@ -1620,50 +1623,53 @@
     <t>36880008/2021</t>
   </si>
   <si>
     <t>R$ 249.321,00</t>
   </si>
   <si>
     <t>20/10/2021</t>
   </si>
   <si>
     <t>R$ 50.679,00</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHÃO — Nº 71110008/2021</t>
   </si>
   <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
     <t>71110008/2021</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA</t>
   </si>
   <si>
     <t>INCREMENTO PAB</t>
+  </si>
+  <si>
+    <t>Estadual</t>
   </si>
   <si>
     <t>R$ 400.000,00</t>
   </si>
   <si>
     <t>03/09/2021</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 202142120008/2021</t>
   </si>
   <si>
     <t>202142120008/2021</t>
   </si>
   <si>
     <t>EQUIPAMENTO E MATERIAL PERMANENTE</t>
   </si>
   <si>
     <t>R$ 300.000,00</t>
   </si>
   <si>
     <t>30/07/2021</t>
   </si>
   <si>
     <t>R$ 295.000,00</t>
   </si>
@@ -2373,51 +2379,53 @@
       <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="6"/>
+      <c r="J4" s="6" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>5</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
@@ -2438,2887 +2446,2887 @@
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>26</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
         <v>29</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>30</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>31</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="9" t="s">
+      <c r="C14" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C14" s="9" t="s">
+      <c r="D14" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D14" s="9" t="s">
+      <c r="E14" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E14" s="9" t="s">
+      <c r="F14" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F14" s="9" t="s">
+      <c r="G14" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G14" s="9" t="s">
+      <c r="H14" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="3" t="s">
+      <c r="C15" s="3" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D15" s="3">
         <v>600</v>
       </c>
       <c r="E15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F15" s="3" t="s">
+      <c r="G15" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G15" s="3" t="s">
+      <c r="H15" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="16">
         <v>571</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="17" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D23" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E23" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="21">
         <v>8237010</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D24" s="22" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B27" s="9" t="s">
+      <c r="C27" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="9" t="s">
+      <c r="D27" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D27" s="9" t="s">
+      <c r="E27" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E27" s="9" t="s">
+      <c r="F27" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F27" s="9" t="s">
+      <c r="G27" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G27" s="9" t="s">
+      <c r="H27" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D28" s="3">
         <v>600</v>
       </c>
       <c r="E28" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F28" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F28" s="3" t="s">
+      <c r="G28" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G28" s="3" t="s">
+      <c r="H28" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="16">
         <v>572</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="17" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="18" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D36" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="21">
         <v>8237011</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D37" s="22" t="s">
         <v>68</v>
       </c>
       <c r="E37" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B40" s="9" t="s">
+      <c r="C40" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C40" s="9" t="s">
+      <c r="D40" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D40" s="9" t="s">
+      <c r="E40" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E40" s="9" t="s">
+      <c r="F40" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F40" s="9" t="s">
+      <c r="G40" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G40" s="9" t="s">
+      <c r="H40" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="3">
         <v>600</v>
       </c>
       <c r="E41" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F41" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F41" s="3" t="s">
+      <c r="G41" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G41" s="3" t="s">
+      <c r="H41" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="11" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="16">
         <v>573</v>
       </c>
       <c r="B46" s="16" t="s">
         <v>73</v>
       </c>
       <c r="C46" s="17" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B48" s="18"/>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D49" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="21">
         <v>8237009</v>
       </c>
       <c r="B50" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C50" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>74</v>
       </c>
       <c r="E50" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="8"/>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B53" s="9" t="s">
+      <c r="C53" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C53" s="9" t="s">
+      <c r="D53" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D53" s="9" t="s">
+      <c r="E53" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E53" s="9" t="s">
+      <c r="F53" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F53" s="9" t="s">
+      <c r="G53" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G53" s="9" t="s">
+      <c r="H53" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D54" s="3">
         <v>600</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>79</v>
       </c>
       <c r="H54" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="11" t="s">
         <v>80</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="12"/>
       <c r="D55" s="12"/>
       <c r="E55" s="12"/>
       <c r="F55" s="12"/>
       <c r="G55" s="12"/>
       <c r="H55" s="12"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B57" s="13"/>
       <c r="C57" s="13"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="16">
         <v>591</v>
       </c>
       <c r="B59" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C59" s="17" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B61" s="18"/>
       <c r="C61" s="18"/>
       <c r="D61" s="18"/>
       <c r="E61" s="18"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B62" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C62" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D62" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E62" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="21">
         <v>9261003</v>
       </c>
       <c r="B63" s="21" t="s">
         <v>85</v>
       </c>
       <c r="C63" s="21" t="s">
         <v>77</v>
       </c>
       <c r="D63" s="22" t="s">
         <v>83</v>
       </c>
       <c r="E63" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="8" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8"/>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="8"/>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B66" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B66" s="9" t="s">
+      <c r="C66" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C66" s="9" t="s">
+      <c r="D66" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D66" s="9" t="s">
+      <c r="E66" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E66" s="9" t="s">
+      <c r="F66" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F66" s="9" t="s">
+      <c r="G66" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G66" s="9" t="s">
+      <c r="H66" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D67" s="3">
         <v>600</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>89</v>
       </c>
       <c r="H67" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B68" s="12"/>
       <c r="C68" s="12"/>
       <c r="D68" s="12"/>
       <c r="E68" s="12"/>
       <c r="F68" s="12"/>
       <c r="G68" s="12"/>
       <c r="H68" s="12"/>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="13"/>
       <c r="C70" s="13"/>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B71" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="16">
         <v>250000320</v>
       </c>
       <c r="B72" s="16" t="s">
         <v>92</v>
       </c>
       <c r="C72" s="17" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="18" t="s">
         <v>94</v>
       </c>
       <c r="B74" s="18"/>
       <c r="C74" s="18"/>
       <c r="D74" s="18"/>
       <c r="E74" s="18"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B75" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C75" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D75" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E75" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="21">
         <v>9245004</v>
       </c>
       <c r="B76" s="21" t="s">
         <v>95</v>
       </c>
       <c r="C76" s="21" t="s">
         <v>87</v>
       </c>
       <c r="D76" s="22" t="s">
         <v>93</v>
       </c>
       <c r="E76" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8"/>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="8"/>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B79" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B79" s="9" t="s">
+      <c r="C79" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C79" s="9" t="s">
+      <c r="D79" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D79" s="9" t="s">
+      <c r="E79" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E79" s="9" t="s">
+      <c r="F79" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F79" s="9" t="s">
+      <c r="G79" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G79" s="9" t="s">
+      <c r="H79" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D80" s="3">
         <v>600</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>89</v>
       </c>
       <c r="H80" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="11" t="s">
         <v>97</v>
       </c>
       <c r="B81" s="12"/>
       <c r="C81" s="12"/>
       <c r="D81" s="12"/>
       <c r="E81" s="12"/>
       <c r="F81" s="12"/>
       <c r="G81" s="12"/>
       <c r="H81" s="12"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="13" t="s">
         <v>98</v>
       </c>
       <c r="B83" s="13"/>
       <c r="C83" s="13"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B84" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="16">
         <v>250000319</v>
       </c>
       <c r="B85" s="16" t="s">
         <v>92</v>
       </c>
       <c r="C85" s="17" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="18" t="s">
         <v>99</v>
       </c>
       <c r="B87" s="18"/>
       <c r="C87" s="18"/>
       <c r="D87" s="18"/>
       <c r="E87" s="18"/>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B88" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C88" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D88" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E88" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="21">
         <v>9245008</v>
       </c>
       <c r="B89" s="21" t="s">
         <v>95</v>
       </c>
       <c r="C89" s="21" t="s">
         <v>87</v>
       </c>
       <c r="D89" s="22" t="s">
         <v>93</v>
       </c>
       <c r="E89" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="8" t="s">
         <v>100</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="8"/>
       <c r="D91" s="8"/>
       <c r="E91" s="8"/>
       <c r="F91" s="8"/>
       <c r="G91" s="8"/>
       <c r="H91" s="8"/>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B92" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B92" s="9" t="s">
+      <c r="C92" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C92" s="9" t="s">
+      <c r="D92" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D92" s="9" t="s">
+      <c r="E92" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E92" s="9" t="s">
+      <c r="F92" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F92" s="9" t="s">
+      <c r="G92" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G92" s="9" t="s">
+      <c r="H92" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D93" s="3">
         <v>600</v>
       </c>
       <c r="E93" s="3" t="s">
         <v>102</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>89</v>
       </c>
       <c r="H93" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B94" s="12"/>
       <c r="C94" s="12"/>
       <c r="D94" s="12"/>
       <c r="E94" s="12"/>
       <c r="F94" s="12"/>
       <c r="G94" s="12"/>
       <c r="H94" s="12"/>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="13" t="s">
         <v>104</v>
       </c>
       <c r="B96" s="13"/>
       <c r="C96" s="13"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B97" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="16">
         <v>176639</v>
       </c>
       <c r="B98" s="16" t="s">
         <v>92</v>
       </c>
       <c r="C98" s="17" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="18" t="s">
         <v>106</v>
       </c>
       <c r="B100" s="18"/>
       <c r="C100" s="18"/>
       <c r="D100" s="18"/>
       <c r="E100" s="18"/>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B101" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C101" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D101" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E101" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="21">
         <v>9245005</v>
       </c>
       <c r="B102" s="21" t="s">
         <v>95</v>
       </c>
       <c r="C102" s="21" t="s">
         <v>87</v>
       </c>
       <c r="D102" s="22" t="s">
         <v>105</v>
       </c>
       <c r="E102" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="8" t="s">
         <v>107</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="8"/>
       <c r="D104" s="8"/>
       <c r="E104" s="8"/>
       <c r="F104" s="8"/>
       <c r="G104" s="8"/>
       <c r="H104" s="8"/>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B105" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B105" s="9" t="s">
+      <c r="C105" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C105" s="9" t="s">
+      <c r="D105" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D105" s="9" t="s">
+      <c r="E105" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E105" s="9" t="s">
+      <c r="F105" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F105" s="9" t="s">
+      <c r="G105" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G105" s="9" t="s">
+      <c r="H105" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D106" s="3">
         <v>600</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>102</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>89</v>
       </c>
       <c r="H106" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="11" t="s">
         <v>108</v>
       </c>
       <c r="B107" s="12"/>
       <c r="C107" s="12"/>
       <c r="D107" s="12"/>
       <c r="E107" s="12"/>
       <c r="F107" s="12"/>
       <c r="G107" s="12"/>
       <c r="H107" s="12"/>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="13" t="s">
         <v>109</v>
       </c>
       <c r="B109" s="13"/>
       <c r="C109" s="13"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B110" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="16">
         <v>176640</v>
       </c>
       <c r="B111" s="16" t="s">
         <v>92</v>
       </c>
       <c r="C111" s="17" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="18" t="s">
         <v>111</v>
       </c>
       <c r="B113" s="18"/>
       <c r="C113" s="18"/>
       <c r="D113" s="18"/>
       <c r="E113" s="18"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B114" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C114" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D114" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E114" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="21">
         <v>9245007</v>
       </c>
       <c r="B115" s="21" t="s">
         <v>95</v>
       </c>
       <c r="C115" s="21" t="s">
         <v>87</v>
       </c>
       <c r="D115" s="22" t="s">
         <v>110</v>
       </c>
       <c r="E115" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="8" t="s">
         <v>112</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="8"/>
       <c r="D117" s="8"/>
       <c r="E117" s="8"/>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
       <c r="H117" s="8"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B118" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B118" s="9" t="s">
+      <c r="C118" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C118" s="9" t="s">
+      <c r="D118" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D118" s="9" t="s">
+      <c r="E118" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E118" s="9" t="s">
+      <c r="F118" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F118" s="9" t="s">
+      <c r="G118" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G118" s="9" t="s">
+      <c r="H118" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D119" s="3">
         <v>600</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>102</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>89</v>
       </c>
       <c r="H119" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="11" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="12"/>
       <c r="C120" s="12"/>
       <c r="D120" s="12"/>
       <c r="E120" s="12"/>
       <c r="F120" s="12"/>
       <c r="G120" s="12"/>
       <c r="H120" s="12"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="13" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="13"/>
       <c r="C122" s="13"/>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B123" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="16">
         <v>176641</v>
       </c>
       <c r="B124" s="16" t="s">
         <v>92</v>
       </c>
       <c r="C124" s="17" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="18" t="s">
         <v>116</v>
       </c>
       <c r="B126" s="18"/>
       <c r="C126" s="18"/>
       <c r="D126" s="18"/>
       <c r="E126" s="18"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B127" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C127" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D127" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E127" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="21">
         <v>9245006</v>
       </c>
       <c r="B128" s="21" t="s">
         <v>95</v>
       </c>
       <c r="C128" s="21" t="s">
         <v>87</v>
       </c>
       <c r="D128" s="22" t="s">
         <v>115</v>
       </c>
       <c r="E128" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="8" t="s">
         <v>117</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="8"/>
       <c r="D130" s="8"/>
       <c r="E130" s="8"/>
       <c r="F130" s="8"/>
       <c r="G130" s="8"/>
       <c r="H130" s="8"/>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B131" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B131" s="9" t="s">
+      <c r="C131" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C131" s="9" t="s">
+      <c r="D131" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D131" s="9" t="s">
+      <c r="E131" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E131" s="9" t="s">
+      <c r="F131" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F131" s="9" t="s">
+      <c r="G131" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G131" s="9" t="s">
+      <c r="H131" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D132" s="3">
         <v>600</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>102</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H132" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="11" t="s">
         <v>120</v>
       </c>
       <c r="B133" s="12"/>
       <c r="C133" s="12"/>
       <c r="D133" s="12"/>
       <c r="E133" s="12"/>
       <c r="F133" s="12"/>
       <c r="G133" s="12"/>
       <c r="H133" s="12"/>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B135" s="13"/>
       <c r="C135" s="13"/>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B136" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C136" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="16">
         <v>29299</v>
       </c>
       <c r="B137" s="16" t="s">
         <v>122</v>
       </c>
       <c r="C137" s="17" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="18" t="s">
         <v>124</v>
       </c>
       <c r="B139" s="18"/>
       <c r="C139" s="18"/>
       <c r="D139" s="18"/>
       <c r="E139" s="18"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B140" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C140" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D140" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E140" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="21">
         <v>10303001</v>
       </c>
       <c r="B141" s="21" t="s">
         <v>125</v>
       </c>
       <c r="C141" s="21" t="s">
         <v>118</v>
       </c>
       <c r="D141" s="22" t="s">
         <v>123</v>
       </c>
       <c r="E141" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="8" t="s">
         <v>126</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="8"/>
       <c r="D143" s="8"/>
       <c r="E143" s="8"/>
       <c r="F143" s="8"/>
       <c r="G143" s="8"/>
       <c r="H143" s="8"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B144" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B144" s="9" t="s">
+      <c r="C144" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C144" s="9" t="s">
+      <c r="D144" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D144" s="9" t="s">
+      <c r="E144" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E144" s="9" t="s">
+      <c r="F144" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F144" s="9" t="s">
+      <c r="G144" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G144" s="9" t="s">
+      <c r="H144" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D145" s="3">
         <v>600</v>
       </c>
       <c r="E145" s="3" t="s">
         <v>102</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H145" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="11" t="s">
         <v>127</v>
       </c>
       <c r="B146" s="12"/>
       <c r="C146" s="12"/>
       <c r="D146" s="12"/>
       <c r="E146" s="12"/>
       <c r="F146" s="12"/>
       <c r="G146" s="12"/>
       <c r="H146" s="12"/>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B148" s="13"/>
       <c r="C148" s="13"/>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B149" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C149" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="16">
         <v>250002603</v>
       </c>
       <c r="B150" s="16" t="s">
         <v>122</v>
       </c>
       <c r="C150" s="17" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="18" t="s">
         <v>130</v>
       </c>
       <c r="B152" s="18"/>
       <c r="C152" s="18"/>
       <c r="D152" s="18"/>
       <c r="E152" s="18"/>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B153" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C153" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D153" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E153" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="21">
         <v>10303002</v>
       </c>
       <c r="B154" s="21" t="s">
         <v>125</v>
       </c>
       <c r="C154" s="21" t="s">
         <v>118</v>
       </c>
       <c r="D154" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E154" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="8" t="s">
         <v>131</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="8"/>
       <c r="D156" s="8"/>
       <c r="E156" s="8"/>
       <c r="F156" s="8"/>
       <c r="G156" s="8"/>
       <c r="H156" s="8"/>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B157" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B157" s="9" t="s">
+      <c r="C157" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C157" s="9" t="s">
+      <c r="D157" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D157" s="9" t="s">
+      <c r="E157" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E157" s="9" t="s">
+      <c r="F157" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F157" s="9" t="s">
+      <c r="G157" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G157" s="9" t="s">
+      <c r="H157" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D158" s="3">
         <v>600</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>134</v>
       </c>
       <c r="H158" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="11" t="s">
         <v>135</v>
       </c>
       <c r="B159" s="12"/>
       <c r="C159" s="12"/>
       <c r="D159" s="12"/>
       <c r="E159" s="12"/>
       <c r="F159" s="12"/>
       <c r="G159" s="12"/>
       <c r="H159" s="12"/>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="13" t="s">
         <v>136</v>
       </c>
       <c r="B161" s="13"/>
       <c r="C161" s="13"/>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B162" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C162" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="16">
         <v>4765</v>
       </c>
       <c r="B163" s="16" t="s">
         <v>137</v>
       </c>
       <c r="C163" s="17" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="18" t="s">
         <v>139</v>
       </c>
       <c r="B165" s="18"/>
       <c r="C165" s="18"/>
       <c r="D165" s="18"/>
       <c r="E165" s="18"/>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B166" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C166" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D166" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E166" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="21">
         <v>11316001</v>
       </c>
       <c r="B167" s="21" t="s">
         <v>140</v>
       </c>
       <c r="C167" s="21" t="s">
         <v>132</v>
       </c>
       <c r="D167" s="22" t="s">
         <v>138</v>
       </c>
       <c r="E167" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="8" t="s">
         <v>141</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="8"/>
       <c r="D169" s="8"/>
       <c r="E169" s="8"/>
       <c r="F169" s="8"/>
       <c r="G169" s="8"/>
       <c r="H169" s="8"/>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B170" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B170" s="9" t="s">
+      <c r="C170" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C170" s="9" t="s">
+      <c r="D170" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D170" s="9" t="s">
+      <c r="E170" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E170" s="9" t="s">
+      <c r="F170" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F170" s="9" t="s">
+      <c r="G170" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G170" s="9" t="s">
+      <c r="H170" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D171" s="3">
         <v>600</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>144</v>
       </c>
       <c r="H171" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="11" t="s">
         <v>145</v>
       </c>
       <c r="B172" s="12"/>
       <c r="C172" s="12"/>
       <c r="D172" s="12"/>
       <c r="E172" s="12"/>
       <c r="F172" s="12"/>
       <c r="G172" s="12"/>
       <c r="H172" s="12"/>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="13" t="s">
         <v>146</v>
       </c>
       <c r="B174" s="13"/>
       <c r="C174" s="13"/>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B175" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C175" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="16">
         <v>250000191</v>
       </c>
       <c r="B176" s="16" t="s">
         <v>147</v>
       </c>
       <c r="C176" s="17" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="18" t="s">
         <v>149</v>
       </c>
       <c r="B178" s="18"/>
       <c r="C178" s="18"/>
       <c r="D178" s="18"/>
       <c r="E178" s="18"/>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B179" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C179" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D179" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E179" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="21">
         <v>11328020</v>
       </c>
       <c r="B180" s="21" t="s">
         <v>147</v>
       </c>
       <c r="C180" s="21" t="s">
         <v>142</v>
       </c>
       <c r="D180" s="22" t="s">
         <v>148</v>
       </c>
       <c r="E180" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="8"/>
       <c r="D182" s="8"/>
       <c r="E182" s="8"/>
       <c r="F182" s="8"/>
       <c r="G182" s="8"/>
       <c r="H182" s="8"/>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B183" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B183" s="9" t="s">
+      <c r="C183" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C183" s="9" t="s">
+      <c r="D183" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D183" s="9" t="s">
+      <c r="E183" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E183" s="9" t="s">
+      <c r="F183" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F183" s="9" t="s">
+      <c r="G183" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G183" s="9" t="s">
+      <c r="H183" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D184" s="3">
         <v>600</v>
       </c>
       <c r="E184" s="3" t="s">
         <v>152</v>
       </c>
       <c r="F184" s="3" t="s">
         <v>153</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>154</v>
       </c>
       <c r="H184" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="11" t="s">
         <v>155</v>
       </c>
       <c r="B185" s="12"/>
       <c r="C185" s="12"/>
       <c r="D185" s="12"/>
       <c r="E185" s="12"/>
       <c r="F185" s="12"/>
       <c r="G185" s="12"/>
       <c r="H185" s="12"/>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="13" t="s">
         <v>156</v>
       </c>
       <c r="B187" s="13"/>
       <c r="C187" s="13"/>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B188" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C188" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="16">
         <v>250000044</v>
       </c>
       <c r="B189" s="16" t="s">
         <v>157</v>
       </c>
       <c r="C189" s="17" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="18" t="s">
         <v>159</v>
       </c>
       <c r="B191" s="18"/>
       <c r="C191" s="18"/>
       <c r="D191" s="18"/>
       <c r="E191" s="18"/>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B192" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C192" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D192" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E192" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="21">
         <v>12344034</v>
       </c>
       <c r="B193" s="21" t="s">
         <v>160</v>
       </c>
       <c r="C193" s="21" t="s">
         <v>151</v>
       </c>
       <c r="D193" s="22" t="s">
         <v>158</v>
       </c>
       <c r="E193" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="8"/>
       <c r="D195" s="8"/>
       <c r="E195" s="8"/>
       <c r="F195" s="8"/>
       <c r="G195" s="8"/>
       <c r="H195" s="8"/>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B196" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B196" s="9" t="s">
+      <c r="C196" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C196" s="9" t="s">
+      <c r="D196" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D196" s="9" t="s">
+      <c r="E196" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E196" s="9" t="s">
+      <c r="F196" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F196" s="9" t="s">
+      <c r="G196" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G196" s="9" t="s">
+      <c r="H196" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D197" s="3">
         <v>600</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F197" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>144</v>
       </c>
       <c r="H197" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="11" t="s">
         <v>163</v>
       </c>
       <c r="B198" s="12"/>
       <c r="C198" s="12"/>
       <c r="D198" s="12"/>
       <c r="E198" s="12"/>
       <c r="F198" s="12"/>
       <c r="G198" s="12"/>
       <c r="H198" s="12"/>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="13" t="s">
         <v>164</v>
       </c>
       <c r="B200" s="13"/>
       <c r="C200" s="13"/>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B201" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C201" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="16">
         <v>250000218</v>
       </c>
       <c r="B202" s="16" t="s">
         <v>165</v>
       </c>
       <c r="C202" s="17" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="18" t="s">
         <v>167</v>
       </c>
       <c r="B204" s="18"/>
       <c r="C204" s="18"/>
       <c r="D204" s="18"/>
       <c r="E204" s="18"/>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B205" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C205" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D205" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E205" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="21">
         <v>12356008</v>
       </c>
       <c r="B206" s="21" t="s">
         <v>168</v>
       </c>
       <c r="C206" s="21" t="s">
         <v>162</v>
       </c>
       <c r="D206" s="22" t="s">
         <v>166</v>
       </c>
       <c r="E206" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="8" t="s">
         <v>169</v>
       </c>
       <c r="B208" s="8"/>
       <c r="C208" s="8"/>
       <c r="D208" s="8"/>
       <c r="E208" s="8"/>
       <c r="F208" s="8"/>
       <c r="G208" s="8"/>
       <c r="H208" s="8"/>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B209" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B209" s="9" t="s">
+      <c r="C209" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C209" s="9" t="s">
+      <c r="D209" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D209" s="9" t="s">
+      <c r="E209" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E209" s="9" t="s">
+      <c r="F209" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F209" s="9" t="s">
+      <c r="G209" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G209" s="9" t="s">
+      <c r="H209" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D210" s="3">
         <v>600</v>
       </c>
       <c r="E210" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F210" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H210" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="11" t="s">
         <v>172</v>
       </c>
       <c r="B211" s="12"/>
       <c r="C211" s="12"/>
       <c r="D211" s="12"/>
       <c r="E211" s="12"/>
       <c r="F211" s="12"/>
       <c r="G211" s="12"/>
       <c r="H211" s="12"/>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="13" t="s">
         <v>173</v>
       </c>
       <c r="B213" s="13"/>
       <c r="C213" s="13"/>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B214" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C214" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="16">
         <v>26586</v>
       </c>
       <c r="B215" s="16" t="s">
         <v>174</v>
       </c>
       <c r="C215" s="17" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="18" t="s">
         <v>176</v>
       </c>
       <c r="B217" s="18"/>
       <c r="C217" s="18"/>
       <c r="D217" s="18"/>
       <c r="E217" s="18"/>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B218" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C218" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D218" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E218" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="21" t="s">
         <v>177</v>
       </c>
       <c r="B219" s="21" t="s">
         <v>178</v>
       </c>
       <c r="C219" s="21" t="s">
         <v>170</v>
       </c>
       <c r="D219" s="22" t="s">
         <v>175</v>
       </c>
       <c r="E219" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="8" t="s">
         <v>179</v>
       </c>
       <c r="B221" s="8"/>
       <c r="C221" s="8"/>
       <c r="D221" s="8"/>
       <c r="E221" s="8"/>
       <c r="F221" s="8"/>
       <c r="G221" s="8"/>
       <c r="H221" s="8"/>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B222" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B222" s="9" t="s">
+      <c r="C222" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C222" s="9" t="s">
+      <c r="D222" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D222" s="9" t="s">
+      <c r="E222" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E222" s="9" t="s">
+      <c r="F222" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F222" s="9" t="s">
+      <c r="G222" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G222" s="9" t="s">
+      <c r="H222" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D223" s="3">
         <v>600</v>
       </c>
       <c r="E223" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F223" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>144</v>
       </c>
       <c r="H223" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="11" t="s">
         <v>181</v>
       </c>
       <c r="B224" s="12"/>
       <c r="C224" s="12"/>
       <c r="D224" s="12"/>
       <c r="E224" s="12"/>
       <c r="F224" s="12"/>
       <c r="G224" s="12"/>
       <c r="H224" s="12"/>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="13" t="s">
         <v>182</v>
       </c>
       <c r="B226" s="13"/>
       <c r="C226" s="13"/>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B227" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C227" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="16">
         <v>22</v>
       </c>
       <c r="B228" s="16" t="s">
         <v>183</v>
       </c>
       <c r="C228" s="17" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="18" t="s">
         <v>185</v>
       </c>
       <c r="B230" s="18"/>
       <c r="C230" s="18"/>
       <c r="D230" s="18"/>
       <c r="E230" s="18"/>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B231" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C231" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D231" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E231" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="21" t="s">
         <v>186</v>
       </c>
       <c r="B232" s="21" t="s">
         <v>187</v>
       </c>
       <c r="C232" s="21" t="s">
         <v>180</v>
       </c>
       <c r="D232" s="22" t="s">
         <v>184</v>
       </c>
       <c r="E232" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="8" t="s">
         <v>188</v>
       </c>
       <c r="B234" s="8"/>
       <c r="C234" s="8"/>
       <c r="D234" s="8"/>
       <c r="E234" s="8"/>
       <c r="F234" s="8"/>
       <c r="G234" s="8"/>
       <c r="H234" s="8"/>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B235" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B235" s="9" t="s">
+      <c r="C235" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C235" s="9" t="s">
+      <c r="D235" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D235" s="9" t="s">
+      <c r="E235" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E235" s="9" t="s">
+      <c r="F235" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F235" s="9" t="s">
+      <c r="G235" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G235" s="9" t="s">
+      <c r="H235" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D236" s="3">
         <v>600</v>
       </c>
       <c r="E236" s="3" t="s">
         <v>102</v>
       </c>
       <c r="F236" s="3" t="s">
         <v>153</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>190</v>
       </c>
       <c r="H236" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="11" t="s">
         <v>191</v>
       </c>
       <c r="B237" s="12"/>
       <c r="C237" s="12"/>
       <c r="D237" s="12"/>
       <c r="E237" s="12"/>
       <c r="F237" s="12"/>
       <c r="G237" s="12"/>
       <c r="H237" s="12"/>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="13" t="s">
         <v>192</v>
       </c>
       <c r="B239" s="13"/>
       <c r="C239" s="13"/>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B240" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C240" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="16">
         <v>250000009</v>
       </c>
       <c r="B241" s="16" t="s">
         <v>193</v>
       </c>
       <c r="C241" s="17" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="18" t="s">
         <v>195</v>
       </c>
       <c r="B243" s="18"/>
       <c r="C243" s="18"/>
       <c r="D243" s="18"/>
       <c r="E243" s="18"/>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B244" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C244" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D244" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E244" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="21" t="s">
         <v>196</v>
       </c>
       <c r="B245" s="21" t="s">
         <v>197</v>
       </c>
       <c r="C245" s="21" t="s">
         <v>189</v>
       </c>
       <c r="D245" s="22" t="s">
         <v>194</v>
       </c>
       <c r="E245" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="8" t="s">
         <v>198</v>
       </c>
       <c r="B247" s="8"/>
       <c r="C247" s="8"/>
       <c r="D247" s="8"/>
       <c r="E247" s="8"/>
       <c r="F247" s="8"/>
       <c r="G247" s="8"/>
       <c r="H247" s="8"/>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B248" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B248" s="9" t="s">
+      <c r="C248" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C248" s="9" t="s">
+      <c r="D248" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D248" s="9" t="s">
+      <c r="E248" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E248" s="9" t="s">
+      <c r="F248" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F248" s="9" t="s">
+      <c r="G248" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G248" s="9" t="s">
+      <c r="H248" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D249" s="3">
         <v>600</v>
       </c>
       <c r="E249" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F249" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>144</v>
       </c>
       <c r="H249" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="11" t="s">
         <v>199</v>
       </c>
       <c r="B250" s="12"/>
       <c r="C250" s="12"/>
       <c r="D250" s="12"/>
       <c r="E250" s="12"/>
       <c r="F250" s="12"/>
       <c r="G250" s="12"/>
       <c r="H250" s="12"/>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="13" t="s">
         <v>200</v>
       </c>
       <c r="B252" s="13"/>
       <c r="C252" s="13"/>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B253" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C253" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="16">
         <v>42</v>
       </c>
       <c r="B254" s="16" t="s">
         <v>201</v>
       </c>
       <c r="C254" s="17" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="18" t="s">
         <v>203</v>
       </c>
       <c r="B256" s="18"/>
       <c r="C256" s="18"/>
       <c r="D256" s="18"/>
       <c r="E256" s="18"/>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B257" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C257" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D257" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E257" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="21" t="s">
         <v>204</v>
       </c>
       <c r="B258" s="21" t="s">
         <v>205</v>
       </c>
       <c r="C258" s="21" t="s">
         <v>180</v>
       </c>
       <c r="D258" s="22" t="s">
         <v>202</v>
       </c>
       <c r="E258" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="23"/>
     </row>
@@ -5442,3632 +5450,3632 @@
       </c>
       <c r="F268" t="s">
         <v>26</v>
       </c>
       <c r="G268" t="s">
         <v>8</v>
       </c>
       <c r="H268" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
         <v>27</v>
       </c>
       <c r="B269" t="s">
         <v>19</v>
       </c>
       <c r="C269" t="s">
         <v>28</v>
       </c>
       <c r="D269" t="s">
         <v>19</v>
       </c>
       <c r="E269" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F269" t="s">
         <v>209</v>
       </c>
       <c r="G269" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H269" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B270" t="s">
         <v>211</v>
       </c>
       <c r="C270" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D270" t="s">
         <v>212</v>
       </c>
       <c r="E270" t="s">
         <v>6</v>
       </c>
       <c r="F270" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B272" s="7"/>
       <c r="C272" s="7"/>
       <c r="D272" s="7"/>
       <c r="E272" s="7"/>
       <c r="F272" s="7"/>
       <c r="G272" s="7"/>
       <c r="H272" s="7"/>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="8" t="s">
         <v>213</v>
       </c>
       <c r="B274" s="8"/>
       <c r="C274" s="8"/>
       <c r="D274" s="8"/>
       <c r="E274" s="8"/>
       <c r="F274" s="8"/>
       <c r="G274" s="8"/>
       <c r="H274" s="8"/>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B275" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B275" s="9" t="s">
+      <c r="C275" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C275" s="9" t="s">
+      <c r="D275" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D275" s="9" t="s">
+      <c r="E275" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E275" s="9" t="s">
+      <c r="F275" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F275" s="9" t="s">
+      <c r="G275" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G275" s="9" t="s">
+      <c r="H275" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D276" s="3">
         <v>706</v>
       </c>
       <c r="E276" s="3" t="s">
         <v>215</v>
       </c>
       <c r="F276" s="3" t="s">
         <v>216</v>
       </c>
       <c r="G276" s="3" t="s">
         <v>154</v>
       </c>
       <c r="H276" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="11" t="s">
         <v>217</v>
       </c>
       <c r="B277" s="12"/>
       <c r="C277" s="12"/>
       <c r="D277" s="12"/>
       <c r="E277" s="12"/>
       <c r="F277" s="12"/>
       <c r="G277" s="12"/>
       <c r="H277" s="12"/>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="13" t="s">
         <v>218</v>
       </c>
       <c r="B279" s="13"/>
       <c r="C279" s="13"/>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B280" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C280" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="16">
         <v>25000034</v>
       </c>
       <c r="B281" s="16" t="s">
         <v>219</v>
       </c>
       <c r="C281" s="17" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="18" t="s">
         <v>221</v>
       </c>
       <c r="B283" s="18"/>
       <c r="C283" s="18"/>
       <c r="D283" s="18"/>
       <c r="E283" s="18"/>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B284" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C284" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D284" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E284" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="21">
         <v>10303016</v>
       </c>
       <c r="B285" s="21" t="s">
         <v>125</v>
       </c>
       <c r="C285" s="21" t="s">
         <v>151</v>
       </c>
       <c r="D285" s="22" t="s">
         <v>220</v>
       </c>
       <c r="E285" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="8" t="s">
         <v>222</v>
       </c>
       <c r="B287" s="8"/>
       <c r="C287" s="8"/>
       <c r="D287" s="8"/>
       <c r="E287" s="8"/>
       <c r="F287" s="8"/>
       <c r="G287" s="8"/>
       <c r="H287" s="8"/>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B288" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B288" s="9" t="s">
+      <c r="C288" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C288" s="9" t="s">
+      <c r="D288" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D288" s="9" t="s">
+      <c r="E288" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E288" s="9" t="s">
+      <c r="F288" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F288" s="9" t="s">
+      <c r="G288" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G288" s="9" t="s">
+      <c r="H288" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>223</v>
       </c>
       <c r="C289" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D289" s="3">
         <v>706</v>
       </c>
       <c r="E289" s="3" t="s">
         <v>224</v>
       </c>
       <c r="F289" s="3" t="s">
         <v>153</v>
       </c>
       <c r="G289" s="3" t="s">
         <v>190</v>
       </c>
       <c r="H289" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="11" t="s">
         <v>225</v>
       </c>
       <c r="B290" s="12"/>
       <c r="C290" s="12"/>
       <c r="D290" s="12"/>
       <c r="E290" s="12"/>
       <c r="F290" s="12"/>
       <c r="G290" s="12"/>
       <c r="H290" s="12"/>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="13" t="s">
         <v>226</v>
       </c>
       <c r="B292" s="13"/>
       <c r="C292" s="13"/>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B293" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C293" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="16">
         <v>250000008</v>
       </c>
       <c r="B294" s="16" t="s">
         <v>140</v>
       </c>
       <c r="C294" s="17" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="18" t="s">
         <v>228</v>
       </c>
       <c r="B296" s="18"/>
       <c r="C296" s="18"/>
       <c r="D296" s="18"/>
       <c r="E296" s="18"/>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B297" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C297" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D297" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E297" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="21">
         <v>2025.11322003</v>
       </c>
       <c r="B298" s="21" t="s">
         <v>229</v>
       </c>
       <c r="C298" s="21" t="s">
         <v>189</v>
       </c>
       <c r="D298" s="22" t="s">
         <v>227</v>
       </c>
       <c r="E298" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="8" t="s">
         <v>230</v>
       </c>
       <c r="B300" s="8"/>
       <c r="C300" s="8"/>
       <c r="D300" s="8"/>
       <c r="E300" s="8"/>
       <c r="F300" s="8"/>
       <c r="G300" s="8"/>
       <c r="H300" s="8"/>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B301" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B301" s="9" t="s">
+      <c r="C301" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C301" s="9" t="s">
+      <c r="D301" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D301" s="9" t="s">
+      <c r="E301" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E301" s="9" t="s">
+      <c r="F301" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F301" s="9" t="s">
+      <c r="G301" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G301" s="9" t="s">
+      <c r="H301" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C302" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D302" s="3">
         <v>706</v>
       </c>
       <c r="E302" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F302" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G302" s="3" t="s">
         <v>89</v>
       </c>
       <c r="H302" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" s="11" t="s">
         <v>231</v>
       </c>
       <c r="B303" s="12"/>
       <c r="C303" s="12"/>
       <c r="D303" s="12"/>
       <c r="E303" s="12"/>
       <c r="F303" s="12"/>
       <c r="G303" s="12"/>
       <c r="H303" s="12"/>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="13" t="s">
         <v>232</v>
       </c>
       <c r="B305" s="13"/>
       <c r="C305" s="13"/>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B306" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C306" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="16">
         <v>7</v>
       </c>
       <c r="B307" s="16" t="s">
         <v>233</v>
       </c>
       <c r="C307" s="17" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="18" t="s">
         <v>235</v>
       </c>
       <c r="B309" s="18"/>
       <c r="C309" s="18"/>
       <c r="D309" s="18"/>
       <c r="E309" s="18"/>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B310" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C310" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D310" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E310" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" s="21">
         <v>2025.0112036</v>
       </c>
       <c r="B311" s="21" t="s">
         <v>236</v>
       </c>
       <c r="C311" s="21" t="s">
         <v>87</v>
       </c>
       <c r="D311" s="22" t="s">
         <v>234</v>
       </c>
       <c r="E311" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="8" t="s">
         <v>237</v>
       </c>
       <c r="B313" s="8"/>
       <c r="C313" s="8"/>
       <c r="D313" s="8"/>
       <c r="E313" s="8"/>
       <c r="F313" s="8"/>
       <c r="G313" s="8"/>
       <c r="H313" s="8"/>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B314" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B314" s="9" t="s">
+      <c r="C314" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C314" s="9" t="s">
+      <c r="D314" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D314" s="9" t="s">
+      <c r="E314" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E314" s="9" t="s">
+      <c r="F314" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F314" s="9" t="s">
+      <c r="G314" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G314" s="9" t="s">
+      <c r="H314" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C315" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D315" s="3">
         <v>706</v>
       </c>
       <c r="E315" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F315" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G315" s="3" t="s">
         <v>89</v>
       </c>
       <c r="H315" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="11" t="s">
         <v>238</v>
       </c>
       <c r="B316" s="12"/>
       <c r="C316" s="12"/>
       <c r="D316" s="12"/>
       <c r="E316" s="12"/>
       <c r="F316" s="12"/>
       <c r="G316" s="12"/>
       <c r="H316" s="12"/>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="13" t="s">
         <v>239</v>
       </c>
       <c r="B318" s="13"/>
       <c r="C318" s="13"/>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B319" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C319" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="16">
         <v>8</v>
       </c>
       <c r="B320" s="16" t="s">
         <v>233</v>
       </c>
       <c r="C320" s="17" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="18" t="s">
         <v>241</v>
       </c>
       <c r="B322" s="18"/>
       <c r="C322" s="18"/>
       <c r="D322" s="18"/>
       <c r="E322" s="18"/>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B323" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C323" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D323" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E323" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" s="21">
         <v>2026.0112038</v>
       </c>
       <c r="B324" s="21" t="s">
         <v>236</v>
       </c>
       <c r="C324" s="21" t="s">
         <v>87</v>
       </c>
       <c r="D324" s="22" t="s">
         <v>240</v>
       </c>
       <c r="E324" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="8" t="s">
         <v>242</v>
       </c>
       <c r="B326" s="8"/>
       <c r="C326" s="8"/>
       <c r="D326" s="8"/>
       <c r="E326" s="8"/>
       <c r="F326" s="8"/>
       <c r="G326" s="8"/>
       <c r="H326" s="8"/>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B327" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B327" s="9" t="s">
+      <c r="C327" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C327" s="9" t="s">
+      <c r="D327" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D327" s="9" t="s">
+      <c r="E327" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E327" s="9" t="s">
+      <c r="F327" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F327" s="9" t="s">
+      <c r="G327" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G327" s="9" t="s">
+      <c r="H327" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C328" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D328" s="3">
         <v>706</v>
       </c>
       <c r="E328" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F328" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G328" s="3" t="s">
         <v>89</v>
       </c>
       <c r="H328" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" s="11" t="s">
         <v>243</v>
       </c>
       <c r="B329" s="12"/>
       <c r="C329" s="12"/>
       <c r="D329" s="12"/>
       <c r="E329" s="12"/>
       <c r="F329" s="12"/>
       <c r="G329" s="12"/>
       <c r="H329" s="12"/>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" s="13" t="s">
         <v>244</v>
       </c>
       <c r="B331" s="13"/>
       <c r="C331" s="13"/>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B332" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C332" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" s="16">
         <v>178168</v>
       </c>
       <c r="B333" s="16" t="s">
         <v>233</v>
       </c>
       <c r="C333" s="17" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" s="18" t="s">
         <v>246</v>
       </c>
       <c r="B335" s="18"/>
       <c r="C335" s="18"/>
       <c r="D335" s="18"/>
       <c r="E335" s="18"/>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B336" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C336" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D336" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E336" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" s="21">
         <v>2026.011204</v>
       </c>
       <c r="B337" s="21" t="s">
         <v>236</v>
       </c>
       <c r="C337" s="21" t="s">
         <v>87</v>
       </c>
       <c r="D337" s="22" t="s">
         <v>245</v>
       </c>
       <c r="E337" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="8" t="s">
         <v>247</v>
       </c>
       <c r="B339" s="8"/>
       <c r="C339" s="8"/>
       <c r="D339" s="8"/>
       <c r="E339" s="8"/>
       <c r="F339" s="8"/>
       <c r="G339" s="8"/>
       <c r="H339" s="8"/>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B340" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B340" s="9" t="s">
+      <c r="C340" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C340" s="9" t="s">
+      <c r="D340" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D340" s="9" t="s">
+      <c r="E340" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E340" s="9" t="s">
+      <c r="F340" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F340" s="9" t="s">
+      <c r="G340" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G340" s="9" t="s">
+      <c r="H340" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C341" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D341" s="3">
         <v>706</v>
       </c>
       <c r="E341" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F341" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G341" s="3" t="s">
         <v>89</v>
       </c>
       <c r="H341" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" s="11" t="s">
         <v>248</v>
       </c>
       <c r="B342" s="12"/>
       <c r="C342" s="12"/>
       <c r="D342" s="12"/>
       <c r="E342" s="12"/>
       <c r="F342" s="12"/>
       <c r="G342" s="12"/>
       <c r="H342" s="12"/>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" s="13" t="s">
         <v>249</v>
       </c>
       <c r="B344" s="13"/>
       <c r="C344" s="13"/>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B345" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C345" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" s="16">
         <v>178167</v>
       </c>
       <c r="B346" s="16" t="s">
         <v>233</v>
       </c>
       <c r="C346" s="17" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" s="18" t="s">
         <v>251</v>
       </c>
       <c r="B348" s="18"/>
       <c r="C348" s="18"/>
       <c r="D348" s="18"/>
       <c r="E348" s="18"/>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B349" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C349" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D349" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E349" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="21">
         <v>2026.0112041</v>
       </c>
       <c r="B350" s="21" t="s">
         <v>236</v>
       </c>
       <c r="C350" s="21" t="s">
         <v>87</v>
       </c>
       <c r="D350" s="22" t="s">
         <v>250</v>
       </c>
       <c r="E350" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" s="8" t="s">
         <v>252</v>
       </c>
       <c r="B352" s="8"/>
       <c r="C352" s="8"/>
       <c r="D352" s="8"/>
       <c r="E352" s="8"/>
       <c r="F352" s="8"/>
       <c r="G352" s="8"/>
       <c r="H352" s="8"/>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B353" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B353" s="9" t="s">
+      <c r="C353" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C353" s="9" t="s">
+      <c r="D353" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D353" s="9" t="s">
+      <c r="E353" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E353" s="9" t="s">
+      <c r="F353" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F353" s="9" t="s">
+      <c r="G353" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G353" s="9" t="s">
+      <c r="H353" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C354" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D354" s="3">
         <v>706</v>
       </c>
       <c r="E354" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F354" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G354" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H354" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" s="11" t="s">
         <v>254</v>
       </c>
       <c r="B355" s="12"/>
       <c r="C355" s="12"/>
       <c r="D355" s="12"/>
       <c r="E355" s="12"/>
       <c r="F355" s="12"/>
       <c r="G355" s="12"/>
       <c r="H355" s="12"/>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" s="13" t="s">
         <v>255</v>
       </c>
       <c r="B357" s="13"/>
       <c r="C357" s="13"/>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B358" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C358" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" s="16">
         <v>76</v>
       </c>
       <c r="B359" s="16" t="s">
         <v>256</v>
       </c>
       <c r="C359" s="17" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" s="18" t="s">
         <v>258</v>
       </c>
       <c r="B361" s="18"/>
       <c r="C361" s="18"/>
       <c r="D361" s="18"/>
       <c r="E361" s="18"/>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B362" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C362" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D362" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E362" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="21">
         <v>2026.0114002</v>
       </c>
       <c r="B363" s="21" t="s">
         <v>256</v>
       </c>
       <c r="C363" s="21" t="s">
         <v>118</v>
       </c>
       <c r="D363" s="22" t="s">
         <v>257</v>
       </c>
       <c r="E363" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" s="8" t="s">
         <v>259</v>
       </c>
       <c r="B365" s="8"/>
       <c r="C365" s="8"/>
       <c r="D365" s="8"/>
       <c r="E365" s="8"/>
       <c r="F365" s="8"/>
       <c r="G365" s="8"/>
       <c r="H365" s="8"/>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B366" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B366" s="9" t="s">
+      <c r="C366" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C366" s="9" t="s">
+      <c r="D366" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D366" s="9" t="s">
+      <c r="E366" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E366" s="9" t="s">
+      <c r="F366" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F366" s="9" t="s">
+      <c r="G366" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G366" s="9" t="s">
+      <c r="H366" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B367" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B367" s="3" t="s">
+      <c r="C367" s="3" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D367" s="3">
         <v>600</v>
       </c>
       <c r="E367" s="3" t="s">
         <v>152</v>
       </c>
       <c r="F367" s="3" t="s">
         <v>260</v>
       </c>
       <c r="G367" s="3" t="s">
         <v>261</v>
       </c>
       <c r="H367" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" s="11" t="s">
         <v>262</v>
       </c>
       <c r="B368" s="12"/>
       <c r="C368" s="12"/>
       <c r="D368" s="12"/>
       <c r="E368" s="12"/>
       <c r="F368" s="12"/>
       <c r="G368" s="12"/>
       <c r="H368" s="12"/>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" s="13" t="s">
         <v>263</v>
       </c>
       <c r="B370" s="13"/>
       <c r="C370" s="13"/>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B371" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C371" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" s="16">
         <v>702</v>
       </c>
       <c r="B372" s="16" t="s">
         <v>264</v>
       </c>
       <c r="C372" s="17" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" s="18" t="s">
         <v>266</v>
       </c>
       <c r="B374" s="18"/>
       <c r="C374" s="18"/>
       <c r="D374" s="18"/>
       <c r="E374" s="18"/>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B375" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C375" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D375" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E375" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="21">
         <v>2026.0107004</v>
       </c>
       <c r="B376" s="21" t="s">
         <v>267</v>
       </c>
       <c r="C376" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D376" s="22" t="s">
         <v>265</v>
       </c>
       <c r="E376" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" s="8" t="s">
         <v>268</v>
       </c>
       <c r="B378" s="8"/>
       <c r="C378" s="8"/>
       <c r="D378" s="8"/>
       <c r="E378" s="8"/>
       <c r="F378" s="8"/>
       <c r="G378" s="8"/>
       <c r="H378" s="8"/>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B379" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B379" s="9" t="s">
+      <c r="C379" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C379" s="9" t="s">
+      <c r="D379" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D379" s="9" t="s">
+      <c r="E379" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E379" s="9" t="s">
+      <c r="F379" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F379" s="9" t="s">
+      <c r="G379" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G379" s="9" t="s">
+      <c r="H379" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C380" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D380" s="3">
         <v>600</v>
       </c>
       <c r="E380" s="3" t="s">
         <v>269</v>
       </c>
       <c r="F380" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G380" s="3" t="s">
         <v>270</v>
       </c>
       <c r="H380" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="11" t="s">
         <v>271</v>
       </c>
       <c r="B381" s="12"/>
       <c r="C381" s="12"/>
       <c r="D381" s="12"/>
       <c r="E381" s="12"/>
       <c r="F381" s="12"/>
       <c r="G381" s="12"/>
       <c r="H381" s="12"/>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="13" t="s">
         <v>272</v>
       </c>
       <c r="B383" s="13"/>
       <c r="C383" s="13"/>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B384" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C384" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" s="16">
         <v>698</v>
       </c>
       <c r="B385" s="16" t="s">
         <v>264</v>
       </c>
       <c r="C385" s="17" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" s="18" t="s">
         <v>274</v>
       </c>
       <c r="B387" s="18"/>
       <c r="C387" s="18"/>
       <c r="D387" s="18"/>
       <c r="E387" s="18"/>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B388" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C388" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D388" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E388" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" s="21">
         <v>2026.0107007</v>
       </c>
       <c r="B389" s="21" t="s">
         <v>267</v>
       </c>
       <c r="C389" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D389" s="22" t="s">
         <v>273</v>
       </c>
       <c r="E389" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" s="8" t="s">
         <v>275</v>
       </c>
       <c r="B391" s="8"/>
       <c r="C391" s="8"/>
       <c r="D391" s="8"/>
       <c r="E391" s="8"/>
       <c r="F391" s="8"/>
       <c r="G391" s="8"/>
       <c r="H391" s="8"/>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B392" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B392" s="9" t="s">
+      <c r="C392" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C392" s="9" t="s">
+      <c r="D392" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D392" s="9" t="s">
+      <c r="E392" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E392" s="9" t="s">
+      <c r="F392" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F392" s="9" t="s">
+      <c r="G392" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G392" s="9" t="s">
+      <c r="H392" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C393" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D393" s="3">
         <v>600</v>
       </c>
       <c r="E393" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F393" s="3" t="s">
         <v>260</v>
       </c>
       <c r="G393" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H393" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="11" t="s">
         <v>276</v>
       </c>
       <c r="B394" s="12"/>
       <c r="C394" s="12"/>
       <c r="D394" s="12"/>
       <c r="E394" s="12"/>
       <c r="F394" s="12"/>
       <c r="G394" s="12"/>
       <c r="H394" s="12"/>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="13" t="s">
         <v>277</v>
       </c>
       <c r="B396" s="13"/>
       <c r="C396" s="13"/>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B397" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C397" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" s="16">
         <v>705</v>
       </c>
       <c r="B398" s="16" t="s">
         <v>264</v>
       </c>
       <c r="C398" s="17" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" s="18" t="s">
         <v>279</v>
       </c>
       <c r="B400" s="18"/>
       <c r="C400" s="18"/>
       <c r="D400" s="18"/>
       <c r="E400" s="18"/>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B401" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C401" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D401" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E401" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" s="21">
         <v>2026.0107005</v>
       </c>
       <c r="B402" s="21" t="s">
         <v>267</v>
       </c>
       <c r="C402" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D402" s="22" t="s">
         <v>278</v>
       </c>
       <c r="E402" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="8" t="s">
         <v>280</v>
       </c>
       <c r="B404" s="8"/>
       <c r="C404" s="8"/>
       <c r="D404" s="8"/>
       <c r="E404" s="8"/>
       <c r="F404" s="8"/>
       <c r="G404" s="8"/>
       <c r="H404" s="8"/>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B405" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B405" s="9" t="s">
+      <c r="C405" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C405" s="9" t="s">
+      <c r="D405" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D405" s="9" t="s">
+      <c r="E405" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E405" s="9" t="s">
+      <c r="F405" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F405" s="9" t="s">
+      <c r="G405" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G405" s="9" t="s">
+      <c r="H405" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B406" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B406" s="3" t="s">
+      <c r="C406" s="3" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D406" s="3">
         <v>600</v>
       </c>
       <c r="E406" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F406" s="3" t="s">
         <v>260</v>
       </c>
       <c r="G406" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H406" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="11" t="s">
         <v>281</v>
       </c>
       <c r="B407" s="12"/>
       <c r="C407" s="12"/>
       <c r="D407" s="12"/>
       <c r="E407" s="12"/>
       <c r="F407" s="12"/>
       <c r="G407" s="12"/>
       <c r="H407" s="12"/>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="13" t="s">
         <v>282</v>
       </c>
       <c r="B409" s="13"/>
       <c r="C409" s="13"/>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B410" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C410" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" s="16">
         <v>706</v>
       </c>
       <c r="B411" s="16" t="s">
         <v>264</v>
       </c>
       <c r="C411" s="17" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="18" t="s">
         <v>284</v>
       </c>
       <c r="B413" s="18"/>
       <c r="C413" s="18"/>
       <c r="D413" s="18"/>
       <c r="E413" s="18"/>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B414" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C414" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D414" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E414" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="21">
         <v>2026.0107006</v>
       </c>
       <c r="B415" s="21" t="s">
         <v>267</v>
       </c>
       <c r="C415" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D415" s="22" t="s">
         <v>283</v>
       </c>
       <c r="E415" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="8" t="s">
         <v>285</v>
       </c>
       <c r="B417" s="8"/>
       <c r="C417" s="8"/>
       <c r="D417" s="8"/>
       <c r="E417" s="8"/>
       <c r="F417" s="8"/>
       <c r="G417" s="8"/>
       <c r="H417" s="8"/>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B418" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B418" s="9" t="s">
+      <c r="C418" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C418" s="9" t="s">
+      <c r="D418" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D418" s="9" t="s">
+      <c r="E418" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E418" s="9" t="s">
+      <c r="F418" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F418" s="9" t="s">
+      <c r="G418" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G418" s="9" t="s">
+      <c r="H418" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C419" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D419" s="3">
         <v>600</v>
       </c>
       <c r="E419" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F419" s="3" t="s">
         <v>260</v>
       </c>
       <c r="G419" s="3" t="s">
         <v>270</v>
       </c>
       <c r="H419" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="11" t="s">
         <v>286</v>
       </c>
       <c r="B420" s="12"/>
       <c r="C420" s="12"/>
       <c r="D420" s="12"/>
       <c r="E420" s="12"/>
       <c r="F420" s="12"/>
       <c r="G420" s="12"/>
       <c r="H420" s="12"/>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" s="13" t="s">
         <v>287</v>
       </c>
       <c r="B422" s="13"/>
       <c r="C422" s="13"/>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B423" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C423" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" s="16">
         <v>693</v>
       </c>
       <c r="B424" s="16" t="s">
         <v>288</v>
       </c>
       <c r="C424" s="17" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="18" t="s">
         <v>290</v>
       </c>
       <c r="B426" s="18"/>
       <c r="C426" s="18"/>
       <c r="D426" s="18"/>
       <c r="E426" s="18"/>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B427" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C427" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D427" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E427" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" s="21">
         <v>2026.0107001</v>
       </c>
       <c r="B428" s="21" t="s">
         <v>267</v>
       </c>
       <c r="C428" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D428" s="22" t="s">
         <v>289</v>
       </c>
       <c r="E428" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" s="8" t="s">
         <v>291</v>
       </c>
       <c r="B430" s="8"/>
       <c r="C430" s="8"/>
       <c r="D430" s="8"/>
       <c r="E430" s="8"/>
       <c r="F430" s="8"/>
       <c r="G430" s="8"/>
       <c r="H430" s="8"/>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B431" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B431" s="9" t="s">
+      <c r="C431" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C431" s="9" t="s">
+      <c r="D431" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D431" s="9" t="s">
+      <c r="E431" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E431" s="9" t="s">
+      <c r="F431" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F431" s="9" t="s">
+      <c r="G431" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G431" s="9" t="s">
+      <c r="H431" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B432" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B432" s="3" t="s">
+      <c r="C432" s="3" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D432" s="3">
         <v>600</v>
       </c>
       <c r="E432" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F432" s="3" t="s">
         <v>260</v>
       </c>
       <c r="G432" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H432" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" s="11" t="s">
         <v>292</v>
       </c>
       <c r="B433" s="12"/>
       <c r="C433" s="12"/>
       <c r="D433" s="12"/>
       <c r="E433" s="12"/>
       <c r="F433" s="12"/>
       <c r="G433" s="12"/>
       <c r="H433" s="12"/>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" s="13" t="s">
         <v>293</v>
       </c>
       <c r="B435" s="13"/>
       <c r="C435" s="13"/>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B436" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C436" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" s="16">
         <v>703</v>
       </c>
       <c r="B437" s="16" t="s">
         <v>264</v>
       </c>
       <c r="C437" s="17" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" s="18" t="s">
         <v>295</v>
       </c>
       <c r="B439" s="18"/>
       <c r="C439" s="18"/>
       <c r="D439" s="18"/>
       <c r="E439" s="18"/>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B440" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C440" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D440" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E440" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" s="21">
         <v>2026.0107002</v>
       </c>
       <c r="B441" s="21" t="s">
         <v>267</v>
       </c>
       <c r="C441" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D441" s="22" t="s">
         <v>294</v>
       </c>
       <c r="E441" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" s="8" t="s">
         <v>296</v>
       </c>
       <c r="B443" s="8"/>
       <c r="C443" s="8"/>
       <c r="D443" s="8"/>
       <c r="E443" s="8"/>
       <c r="F443" s="8"/>
       <c r="G443" s="8"/>
       <c r="H443" s="8"/>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B444" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B444" s="9" t="s">
+      <c r="C444" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C444" s="9" t="s">
+      <c r="D444" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D444" s="9" t="s">
+      <c r="E444" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E444" s="9" t="s">
+      <c r="F444" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F444" s="9" t="s">
+      <c r="G444" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G444" s="9" t="s">
+      <c r="H444" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B445" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B445" s="3" t="s">
+      <c r="C445" s="3" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D445" s="3">
         <v>600</v>
       </c>
       <c r="E445" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F445" s="3" t="s">
         <v>260</v>
       </c>
       <c r="G445" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H445" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" s="11" t="s">
         <v>297</v>
       </c>
       <c r="B446" s="12"/>
       <c r="C446" s="12"/>
       <c r="D446" s="12"/>
       <c r="E446" s="12"/>
       <c r="F446" s="12"/>
       <c r="G446" s="12"/>
       <c r="H446" s="12"/>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" s="13" t="s">
         <v>298</v>
       </c>
       <c r="B448" s="13"/>
       <c r="C448" s="13"/>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B449" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C449" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" s="16">
         <v>699</v>
       </c>
       <c r="B450" s="16" t="s">
         <v>264</v>
       </c>
       <c r="C450" s="17" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" s="18" t="s">
         <v>300</v>
       </c>
       <c r="B452" s="18"/>
       <c r="C452" s="18"/>
       <c r="D452" s="18"/>
       <c r="E452" s="18"/>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B453" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C453" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D453" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E453" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" s="21" t="s">
         <v>301</v>
       </c>
       <c r="B454" s="21" t="s">
         <v>267</v>
       </c>
       <c r="C454" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D454" s="22" t="s">
         <v>299</v>
       </c>
       <c r="E454" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" s="8" t="s">
         <v>302</v>
       </c>
       <c r="B456" s="8"/>
       <c r="C456" s="8"/>
       <c r="D456" s="8"/>
       <c r="E456" s="8"/>
       <c r="F456" s="8"/>
       <c r="G456" s="8"/>
       <c r="H456" s="8"/>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B457" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B457" s="9" t="s">
+      <c r="C457" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C457" s="9" t="s">
+      <c r="D457" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D457" s="9" t="s">
+      <c r="E457" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E457" s="9" t="s">
+      <c r="F457" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F457" s="9" t="s">
+      <c r="G457" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G457" s="9" t="s">
+      <c r="H457" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B458" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C458" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D458" s="3">
         <v>706</v>
       </c>
       <c r="E458" s="3" t="s">
         <v>303</v>
       </c>
       <c r="F458" s="3" t="s">
         <v>304</v>
       </c>
       <c r="G458" s="3" t="s">
         <v>154</v>
       </c>
       <c r="H458" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" s="11" t="s">
         <v>305</v>
       </c>
       <c r="B459" s="12"/>
       <c r="C459" s="12"/>
       <c r="D459" s="12"/>
       <c r="E459" s="12"/>
       <c r="F459" s="12"/>
       <c r="G459" s="12"/>
       <c r="H459" s="12"/>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" s="13" t="s">
         <v>306</v>
       </c>
       <c r="B461" s="13"/>
       <c r="C461" s="13"/>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B462" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C462" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" s="16">
         <v>2</v>
       </c>
       <c r="B463" s="16" t="s">
         <v>307</v>
       </c>
       <c r="C463" s="17" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" s="18" t="s">
         <v>309</v>
       </c>
       <c r="B465" s="18"/>
       <c r="C465" s="18"/>
       <c r="D465" s="18"/>
       <c r="E465" s="18"/>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B466" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C466" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D466" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E466" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" s="21" t="s">
         <v>310</v>
       </c>
       <c r="B467" s="21" t="s">
         <v>311</v>
       </c>
       <c r="C467" s="21" t="s">
         <v>151</v>
       </c>
       <c r="D467" s="22" t="s">
         <v>308</v>
       </c>
       <c r="E467" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" s="8" t="s">
         <v>312</v>
       </c>
       <c r="B469" s="8"/>
       <c r="C469" s="8"/>
       <c r="D469" s="8"/>
       <c r="E469" s="8"/>
       <c r="F469" s="8"/>
       <c r="G469" s="8"/>
       <c r="H469" s="8"/>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B470" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B470" s="9" t="s">
+      <c r="C470" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C470" s="9" t="s">
+      <c r="D470" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D470" s="9" t="s">
+      <c r="E470" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E470" s="9" t="s">
+      <c r="F470" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F470" s="9" t="s">
+      <c r="G470" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G470" s="9" t="s">
+      <c r="H470" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B471" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C471" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D471" s="3">
         <v>706</v>
       </c>
       <c r="E471" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F471" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G471" s="3" t="s">
         <v>313</v>
       </c>
       <c r="H471" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" s="11" t="s">
         <v>314</v>
       </c>
       <c r="B472" s="12"/>
       <c r="C472" s="12"/>
       <c r="D472" s="12"/>
       <c r="E472" s="12"/>
       <c r="F472" s="12"/>
       <c r="G472" s="12"/>
       <c r="H472" s="12"/>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" s="13" t="s">
         <v>315</v>
       </c>
       <c r="B474" s="13"/>
       <c r="C474" s="13"/>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B475" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C475" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" s="16">
         <v>70</v>
       </c>
       <c r="B476" s="16" t="s">
         <v>316</v>
       </c>
       <c r="C476" s="17" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" s="18" t="s">
         <v>318</v>
       </c>
       <c r="B478" s="18"/>
       <c r="C478" s="18"/>
       <c r="D478" s="18"/>
       <c r="E478" s="18"/>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B479" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C479" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D479" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E479" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" s="21" t="s">
         <v>319</v>
       </c>
       <c r="B480" s="21" t="s">
         <v>320</v>
       </c>
       <c r="C480" s="21" t="s">
         <v>180</v>
       </c>
       <c r="D480" s="22" t="s">
         <v>317</v>
       </c>
       <c r="E480" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" s="8" t="s">
         <v>321</v>
       </c>
       <c r="B482" s="8"/>
       <c r="C482" s="8"/>
       <c r="D482" s="8"/>
       <c r="E482" s="8"/>
       <c r="F482" s="8"/>
       <c r="G482" s="8"/>
       <c r="H482" s="8"/>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B483" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B483" s="9" t="s">
+      <c r="C483" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C483" s="9" t="s">
+      <c r="D483" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D483" s="9" t="s">
+      <c r="E483" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E483" s="9" t="s">
+      <c r="F483" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F483" s="9" t="s">
+      <c r="G483" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G483" s="9" t="s">
+      <c r="H483" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B484" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C484" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D484" s="3">
         <v>706</v>
       </c>
       <c r="E484" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F484" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G484" s="3" t="s">
         <v>322</v>
       </c>
       <c r="H484" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" s="11" t="s">
         <v>323</v>
       </c>
       <c r="B485" s="12"/>
       <c r="C485" s="12"/>
       <c r="D485" s="12"/>
       <c r="E485" s="12"/>
       <c r="F485" s="12"/>
       <c r="G485" s="12"/>
       <c r="H485" s="12"/>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" s="13" t="s">
         <v>324</v>
       </c>
       <c r="B487" s="13"/>
       <c r="C487" s="13"/>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B488" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C488" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" s="16">
         <v>642</v>
       </c>
       <c r="B489" s="16" t="s">
         <v>325</v>
       </c>
       <c r="C489" s="17" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" s="18" t="s">
         <v>327</v>
       </c>
       <c r="B491" s="18"/>
       <c r="C491" s="18"/>
       <c r="D491" s="18"/>
       <c r="E491" s="18"/>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B492" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C492" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D492" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E492" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" s="21" t="s">
         <v>328</v>
       </c>
       <c r="B493" s="21" t="s">
         <v>329</v>
       </c>
       <c r="C493" s="21" t="s">
         <v>77</v>
       </c>
       <c r="D493" s="22" t="s">
         <v>326</v>
       </c>
       <c r="E493" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" s="8" t="s">
         <v>330</v>
       </c>
       <c r="B495" s="8"/>
       <c r="C495" s="8"/>
       <c r="D495" s="8"/>
       <c r="E495" s="8"/>
       <c r="F495" s="8"/>
       <c r="G495" s="8"/>
       <c r="H495" s="8"/>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B496" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B496" s="9" t="s">
+      <c r="C496" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C496" s="9" t="s">
+      <c r="D496" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D496" s="9" t="s">
+      <c r="E496" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E496" s="9" t="s">
+      <c r="F496" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F496" s="9" t="s">
+      <c r="G496" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G496" s="9" t="s">
+      <c r="H496" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B497" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C497" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D497" s="3">
         <v>706</v>
       </c>
       <c r="E497" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F497" s="3" t="s">
         <v>153</v>
       </c>
       <c r="G497" s="3" t="s">
         <v>190</v>
       </c>
       <c r="H497" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" s="11" t="s">
         <v>331</v>
       </c>
       <c r="B498" s="12"/>
       <c r="C498" s="12"/>
       <c r="D498" s="12"/>
       <c r="E498" s="12"/>
       <c r="F498" s="12"/>
       <c r="G498" s="12"/>
       <c r="H498" s="12"/>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" s="13" t="s">
         <v>332</v>
       </c>
       <c r="B500" s="13"/>
       <c r="C500" s="13"/>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B501" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C501" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="502" spans="1:10">
       <c r="A502" s="16">
         <v>2</v>
       </c>
       <c r="B502" s="16" t="s">
         <v>333</v>
       </c>
       <c r="C502" s="17" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="504" spans="1:10">
       <c r="A504" s="18" t="s">
         <v>335</v>
       </c>
       <c r="B504" s="18"/>
       <c r="C504" s="18"/>
       <c r="D504" s="18"/>
       <c r="E504" s="18"/>
     </row>
     <row r="505" spans="1:10">
       <c r="A505" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B505" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C505" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D505" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E505" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" s="21">
         <v>4110005</v>
       </c>
       <c r="B506" s="21" t="s">
         <v>336</v>
       </c>
       <c r="C506" s="21" t="s">
         <v>189</v>
       </c>
       <c r="D506" s="22" t="s">
         <v>334</v>
       </c>
       <c r="E506" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" s="8" t="s">
         <v>337</v>
       </c>
       <c r="B508" s="8"/>
       <c r="C508" s="8"/>
       <c r="D508" s="8"/>
       <c r="E508" s="8"/>
       <c r="F508" s="8"/>
       <c r="G508" s="8"/>
       <c r="H508" s="8"/>
     </row>
     <row r="509" spans="1:10">
       <c r="A509" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B509" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B509" s="9" t="s">
+      <c r="C509" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C509" s="9" t="s">
+      <c r="D509" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D509" s="9" t="s">
+      <c r="E509" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E509" s="9" t="s">
+      <c r="F509" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F509" s="9" t="s">
+      <c r="G509" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G509" s="9" t="s">
+      <c r="H509" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B510" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C510" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D510" s="3">
         <v>706</v>
       </c>
       <c r="E510" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F510" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G510" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H510" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" s="11" t="s">
         <v>338</v>
       </c>
       <c r="B511" s="12"/>
       <c r="C511" s="12"/>
       <c r="D511" s="12"/>
       <c r="E511" s="12"/>
       <c r="F511" s="12"/>
       <c r="G511" s="12"/>
       <c r="H511" s="12"/>
     </row>
     <row r="513" spans="1:10">
       <c r="A513" s="13" t="s">
         <v>339</v>
       </c>
       <c r="B513" s="13"/>
       <c r="C513" s="13"/>
     </row>
     <row r="514" spans="1:10">
       <c r="A514" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B514" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C514" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="515" spans="1:10">
       <c r="A515" s="16">
         <v>30692</v>
       </c>
       <c r="B515" s="16" t="s">
         <v>340</v>
       </c>
       <c r="C515" s="17" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" s="18" t="s">
         <v>342</v>
       </c>
       <c r="B517" s="18"/>
       <c r="C517" s="18"/>
       <c r="D517" s="18"/>
       <c r="E517" s="18"/>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B518" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C518" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D518" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E518" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" s="21" t="s">
         <v>343</v>
       </c>
       <c r="B519" s="21" t="s">
         <v>256</v>
       </c>
       <c r="C519" s="21" t="s">
         <v>118</v>
       </c>
       <c r="D519" s="22" t="s">
         <v>341</v>
       </c>
       <c r="E519" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" s="8" t="s">
         <v>344</v>
       </c>
       <c r="B521" s="8"/>
       <c r="C521" s="8"/>
       <c r="D521" s="8"/>
       <c r="E521" s="8"/>
       <c r="F521" s="8"/>
       <c r="G521" s="8"/>
       <c r="H521" s="8"/>
     </row>
     <row r="522" spans="1:10">
       <c r="A522" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B522" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B522" s="9" t="s">
+      <c r="C522" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C522" s="9" t="s">
+      <c r="D522" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D522" s="9" t="s">
+      <c r="E522" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E522" s="9" t="s">
+      <c r="F522" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F522" s="9" t="s">
+      <c r="G522" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G522" s="9" t="s">
+      <c r="H522" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="523" spans="1:10">
       <c r="A523" s="3" t="s">
         <v>345</v>
       </c>
       <c r="B523" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C523" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D523" s="3">
         <v>706</v>
       </c>
       <c r="E523" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F523" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G523" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H523" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="524" spans="1:10">
       <c r="A524" s="11" t="s">
         <v>346</v>
       </c>
       <c r="B524" s="12"/>
       <c r="C524" s="12"/>
       <c r="D524" s="12"/>
       <c r="E524" s="12"/>
       <c r="F524" s="12"/>
       <c r="G524" s="12"/>
       <c r="H524" s="12"/>
     </row>
     <row r="526" spans="1:10">
       <c r="A526" s="13" t="s">
         <v>347</v>
       </c>
       <c r="B526" s="13"/>
       <c r="C526" s="13"/>
     </row>
     <row r="527" spans="1:10">
       <c r="A527" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B527" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C527" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="528" spans="1:10">
       <c r="A528" s="16">
         <v>24</v>
       </c>
       <c r="B528" s="16" t="s">
         <v>348</v>
       </c>
       <c r="C528" s="17" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="530" spans="1:10">
       <c r="A530" s="18" t="s">
         <v>350</v>
       </c>
       <c r="B530" s="18"/>
       <c r="C530" s="18"/>
       <c r="D530" s="18"/>
       <c r="E530" s="18"/>
     </row>
     <row r="531" spans="1:10">
       <c r="A531" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B531" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C531" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D531" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E531" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="532" spans="1:10">
       <c r="A532" s="21" t="s">
         <v>351</v>
       </c>
       <c r="B532" s="21" t="s">
         <v>178</v>
       </c>
       <c r="C532" s="21" t="s">
         <v>345</v>
       </c>
       <c r="D532" s="22" t="s">
         <v>349</v>
       </c>
       <c r="E532" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="534" spans="1:10">
       <c r="A534" s="8" t="s">
         <v>352</v>
       </c>
       <c r="B534" s="8"/>
       <c r="C534" s="8"/>
       <c r="D534" s="8"/>
       <c r="E534" s="8"/>
       <c r="F534" s="8"/>
       <c r="G534" s="8"/>
       <c r="H534" s="8"/>
     </row>
     <row r="535" spans="1:10">
       <c r="A535" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B535" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B535" s="9" t="s">
+      <c r="C535" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C535" s="9" t="s">
+      <c r="D535" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D535" s="9" t="s">
+      <c r="E535" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E535" s="9" t="s">
+      <c r="F535" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F535" s="9" t="s">
+      <c r="G535" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G535" s="9" t="s">
+      <c r="H535" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="536" spans="1:10">
       <c r="A536" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B536" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C536" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D536" s="3">
         <v>706</v>
       </c>
       <c r="E536" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F536" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G536" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H536" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="537" spans="1:10">
       <c r="A537" s="11" t="s">
         <v>353</v>
       </c>
       <c r="B537" s="12"/>
       <c r="C537" s="12"/>
       <c r="D537" s="12"/>
       <c r="E537" s="12"/>
       <c r="F537" s="12"/>
       <c r="G537" s="12"/>
       <c r="H537" s="12"/>
     </row>
     <row r="539" spans="1:10">
       <c r="A539" s="13" t="s">
         <v>354</v>
       </c>
       <c r="B539" s="13"/>
       <c r="C539" s="13"/>
     </row>
     <row r="540" spans="1:10">
       <c r="A540" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B540" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C540" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="541" spans="1:10">
       <c r="A541" s="16">
         <v>587</v>
       </c>
       <c r="B541" s="16" t="s">
         <v>355</v>
       </c>
       <c r="C541" s="17" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="543" spans="1:10">
       <c r="A543" s="18" t="s">
         <v>357</v>
       </c>
       <c r="B543" s="18"/>
       <c r="C543" s="18"/>
       <c r="D543" s="18"/>
       <c r="E543" s="18"/>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B544" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C544" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D544" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E544" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" s="21" t="s">
         <v>358</v>
       </c>
       <c r="B545" s="21" t="s">
         <v>359</v>
       </c>
       <c r="C545" s="21" t="s">
         <v>118</v>
       </c>
       <c r="D545" s="22" t="s">
         <v>356</v>
       </c>
       <c r="E545" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="547" spans="1:10">
       <c r="A547" s="8" t="s">
         <v>360</v>
       </c>
       <c r="B547" s="8"/>
       <c r="C547" s="8"/>
       <c r="D547" s="8"/>
       <c r="E547" s="8"/>
       <c r="F547" s="8"/>
       <c r="G547" s="8"/>
       <c r="H547" s="8"/>
     </row>
     <row r="548" spans="1:10">
       <c r="A548" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B548" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B548" s="9" t="s">
+      <c r="C548" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C548" s="9" t="s">
+      <c r="D548" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D548" s="9" t="s">
+      <c r="E548" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E548" s="9" t="s">
+      <c r="F548" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F548" s="9" t="s">
+      <c r="G548" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G548" s="9" t="s">
+      <c r="H548" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B549" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C549" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D549" s="3">
         <v>706</v>
       </c>
       <c r="E549" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F549" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G549" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H549" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" s="11" t="s">
         <v>361</v>
       </c>
       <c r="B550" s="12"/>
       <c r="C550" s="12"/>
       <c r="D550" s="12"/>
       <c r="E550" s="12"/>
       <c r="F550" s="12"/>
       <c r="G550" s="12"/>
       <c r="H550" s="12"/>
     </row>
     <row r="552" spans="1:10">
       <c r="A552" s="13" t="s">
         <v>362</v>
       </c>
       <c r="B552" s="13"/>
       <c r="C552" s="13"/>
     </row>
     <row r="553" spans="1:10">
       <c r="A553" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B553" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C553" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="554" spans="1:10">
       <c r="A554" s="16">
         <v>31693</v>
       </c>
       <c r="B554" s="16" t="s">
         <v>355</v>
       </c>
       <c r="C554" s="17" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="555" spans="1:10">
       <c r="A555" s="24">
         <v>31693</v>
       </c>
       <c r="B555" s="24" t="s">
         <v>355</v>
       </c>
       <c r="C555" s="25" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="557" spans="1:10">
       <c r="A557" s="18" t="s">
         <v>364</v>
       </c>
       <c r="B557" s="18"/>
       <c r="C557" s="18"/>
       <c r="D557" s="18"/>
       <c r="E557" s="18"/>
     </row>
     <row r="558" spans="1:10">
       <c r="A558" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B558" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C558" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D558" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E558" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="559" spans="1:10">
       <c r="A559" s="21" t="s">
         <v>365</v>
       </c>
       <c r="B559" s="21" t="s">
         <v>359</v>
       </c>
       <c r="C559" s="21" t="s">
         <v>118</v>
       </c>
       <c r="D559" s="22" t="s">
         <v>363</v>
       </c>
       <c r="E559" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="561" spans="1:10">
       <c r="A561" s="8" t="s">
         <v>366</v>
       </c>
       <c r="B561" s="8"/>
       <c r="C561" s="8"/>
       <c r="D561" s="8"/>
       <c r="E561" s="8"/>
       <c r="F561" s="8"/>
       <c r="G561" s="8"/>
       <c r="H561" s="8"/>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B562" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B562" s="9" t="s">
+      <c r="C562" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C562" s="9" t="s">
+      <c r="D562" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D562" s="9" t="s">
+      <c r="E562" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E562" s="9" t="s">
+      <c r="F562" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F562" s="9" t="s">
+      <c r="G562" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G562" s="9" t="s">
+      <c r="H562" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B563" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C563" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D563" s="3">
         <v>706</v>
       </c>
       <c r="E563" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F563" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G563" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H563" s="6" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" s="11" t="s">
         <v>368</v>
       </c>
       <c r="B564" s="12"/>
       <c r="C564" s="12"/>
       <c r="D564" s="12"/>
       <c r="E564" s="12"/>
       <c r="F564" s="12"/>
       <c r="G564" s="12"/>
       <c r="H564" s="12"/>
     </row>
     <row r="566" spans="1:10">
       <c r="A566" s="8" t="s">
         <v>369</v>
       </c>
       <c r="B566" s="8"/>
       <c r="C566" s="8"/>
       <c r="D566" s="8"/>
       <c r="E566" s="8"/>
       <c r="F566" s="8"/>
       <c r="G566" s="8"/>
       <c r="H566" s="8"/>
     </row>
     <row r="567" spans="1:10">
       <c r="A567" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B567" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B567" s="9" t="s">
+      <c r="C567" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C567" s="9" t="s">
+      <c r="D567" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D567" s="9" t="s">
+      <c r="E567" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E567" s="9" t="s">
+      <c r="F567" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F567" s="9" t="s">
+      <c r="G567" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G567" s="9" t="s">
+      <c r="H567" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="568" spans="1:10">
       <c r="A568" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B568" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C568" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D568" s="3">
         <v>706</v>
       </c>
       <c r="E568" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F568" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G568" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H568" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="569" spans="1:10">
       <c r="A569" s="11" t="s">
         <v>370</v>
       </c>
       <c r="B569" s="12"/>
       <c r="C569" s="12"/>
       <c r="D569" s="12"/>
       <c r="E569" s="12"/>
       <c r="F569" s="12"/>
       <c r="G569" s="12"/>
       <c r="H569" s="12"/>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" s="13" t="s">
         <v>371</v>
       </c>
       <c r="B571" s="13"/>
       <c r="C571" s="13"/>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B572" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C572" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" s="16">
         <v>31412</v>
       </c>
       <c r="B573" s="16" t="s">
         <v>372</v>
       </c>
       <c r="C573" s="17" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="575" spans="1:10">
       <c r="A575" s="18" t="s">
         <v>373</v>
       </c>
       <c r="B575" s="18"/>
       <c r="C575" s="18"/>
       <c r="D575" s="18"/>
       <c r="E575" s="18"/>
     </row>
     <row r="576" spans="1:10">
       <c r="A576" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B576" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C576" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D576" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E576" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="577" spans="1:10">
       <c r="A577" s="21" t="s">
         <v>374</v>
       </c>
       <c r="B577" s="21" t="s">
         <v>375</v>
       </c>
       <c r="C577" s="21" t="s">
         <v>118</v>
       </c>
       <c r="D577" s="22" t="s">
         <v>367</v>
       </c>
       <c r="E577" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="579" spans="1:10">
       <c r="A579" s="8" t="s">
         <v>376</v>
       </c>
       <c r="B579" s="8"/>
       <c r="C579" s="8"/>
       <c r="D579" s="8"/>
       <c r="E579" s="8"/>
       <c r="F579" s="8"/>
       <c r="G579" s="8"/>
       <c r="H579" s="8"/>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B580" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B580" s="9" t="s">
+      <c r="C580" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C580" s="9" t="s">
+      <c r="D580" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D580" s="9" t="s">
+      <c r="E580" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E580" s="9" t="s">
+      <c r="F580" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F580" s="9" t="s">
+      <c r="G580" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G580" s="9" t="s">
+      <c r="H580" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B581" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C581" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D581" s="3">
         <v>706</v>
       </c>
       <c r="E581" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F581" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G581" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H581" s="6" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="582" spans="1:10">
       <c r="A582" s="11" t="s">
         <v>378</v>
       </c>
       <c r="B582" s="12"/>
       <c r="C582" s="12"/>
       <c r="D582" s="12"/>
       <c r="E582" s="12"/>
@@ -9128,51 +9136,53 @@
       <c r="A589" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B589" s="3" t="s">
         <v>380</v>
       </c>
       <c r="C589" s="3"/>
       <c r="D589" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E589" s="3" t="s">
         <v>381</v>
       </c>
       <c r="F589" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G589" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H589" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I589" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="J589" s="6"/>
+      <c r="J589" s="6" t="s">
+        <v>382</v>
+      </c>
     </row>
     <row r="591" spans="1:10">
       <c r="A591" t="s">
         <v>20</v>
       </c>
       <c r="B591" t="s">
         <v>380</v>
       </c>
       <c r="C591" t="s">
         <v>21</v>
       </c>
       <c r="D591" t="s">
         <v>383</v>
       </c>
       <c r="E591" t="s">
         <v>5</v>
       </c>
       <c r="F591" t="s">
         <v>14</v>
       </c>
       <c r="G591" t="s">
         <v>7</v>
       </c>
       <c r="H591" t="s">
         <v>16</v>
@@ -9193,74 +9203,74 @@
       </c>
       <c r="E592" t="s">
         <v>25</v>
       </c>
       <c r="F592" t="s">
         <v>384</v>
       </c>
       <c r="G592" t="s">
         <v>8</v>
       </c>
       <c r="H592" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="593" spans="1:10">
       <c r="A593" t="s">
         <v>27</v>
       </c>
       <c r="B593" t="s">
         <v>382</v>
       </c>
       <c r="C593" t="s">
         <v>28</v>
       </c>
       <c r="D593" t="s">
+        <v>382</v>
+      </c>
+      <c r="E593" t="s">
         <v>29</v>
       </c>
-      <c r="E593" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F593" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="G593" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H593" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="594" spans="1:10">
       <c r="A594" t="s">
+        <v>32</v>
+      </c>
+      <c r="B594" t="s">
+        <v>51</v>
+      </c>
+      <c r="C594" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D594" t="s">
         <v>385</v>
       </c>
       <c r="E594" t="s">
         <v>6</v>
       </c>
       <c r="F594" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="597" spans="1:10">
       <c r="A597" s="23"/>
     </row>
     <row r="599" spans="1:10">
       <c r="A599" s="2" t="s">
         <v>386</v>
       </c>
       <c r="B599" s="2"/>
       <c r="C599" s="2"/>
       <c r="D599" s="2"/>
       <c r="E599" s="2"/>
       <c r="F599" s="2"/>
       <c r="G599" s="2"/>
       <c r="H599" s="2"/>
@@ -9373,71 +9383,71 @@
       </c>
       <c r="F604" t="s">
         <v>395</v>
       </c>
       <c r="G604" t="s">
         <v>8</v>
       </c>
       <c r="H604" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="605" spans="1:10">
       <c r="A605" t="s">
         <v>27</v>
       </c>
       <c r="B605" t="s">
         <v>392</v>
       </c>
       <c r="C605" t="s">
         <v>28</v>
       </c>
       <c r="D605" t="s">
         <v>392</v>
       </c>
       <c r="E605" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F605" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="G605" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H605" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="606" spans="1:10">
       <c r="A606" t="s">
+        <v>32</v>
+      </c>
+      <c r="B606" t="s">
+        <v>51</v>
+      </c>
+      <c r="C606" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D606" t="s">
         <v>385</v>
       </c>
       <c r="E606" t="s">
         <v>6</v>
       </c>
       <c r="F606" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="609" spans="1:10">
       <c r="A609" s="23"/>
     </row>
     <row r="611" spans="1:10">
       <c r="A611" s="2" t="s">
         <v>397</v>
       </c>
       <c r="B611" s="2"/>
       <c r="C611" s="2"/>
       <c r="D611" s="2"/>
       <c r="E611" s="2"/>
       <c r="F611" s="2"/>
       <c r="G611" s="2"/>
       <c r="H611" s="2"/>
@@ -9527,1148 +9537,1148 @@
       </c>
       <c r="G615" t="s">
         <v>7</v>
       </c>
       <c r="H615" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="616" spans="1:10">
       <c r="A616" t="s">
         <v>9</v>
       </c>
       <c r="B616" t="s">
         <v>18</v>
       </c>
       <c r="C616" t="s">
         <v>23</v>
       </c>
       <c r="D616" t="s">
         <v>24</v>
       </c>
       <c r="E616" t="s">
         <v>25</v>
       </c>
       <c r="F616" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="G616" t="s">
         <v>8</v>
       </c>
       <c r="H616" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="617" spans="1:10">
       <c r="A617" t="s">
         <v>27</v>
       </c>
       <c r="B617" t="s">
         <v>402</v>
       </c>
       <c r="C617" t="s">
         <v>28</v>
       </c>
       <c r="D617" t="s">
         <v>402</v>
       </c>
       <c r="E617" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F617" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="G617" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H617" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="618" spans="1:10">
       <c r="A618" t="s">
+        <v>32</v>
+      </c>
+      <c r="B618" t="s">
+        <v>405</v>
+      </c>
+      <c r="C618" t="s">
         <v>33</v>
       </c>
-      <c r="B618" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D618" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E618" t="s">
         <v>6</v>
       </c>
       <c r="F618" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B620" s="7"/>
       <c r="C620" s="7"/>
       <c r="D620" s="7"/>
       <c r="E620" s="7"/>
       <c r="F620" s="7"/>
       <c r="G620" s="7"/>
       <c r="H620" s="7"/>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" s="8" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B622" s="8"/>
       <c r="C622" s="8"/>
       <c r="D622" s="8"/>
       <c r="E622" s="8"/>
       <c r="F622" s="8"/>
       <c r="G622" s="8"/>
       <c r="H622" s="8"/>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B623" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B623" s="9" t="s">
+      <c r="C623" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C623" s="9" t="s">
+      <c r="D623" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D623" s="9" t="s">
+      <c r="E623" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E623" s="9" t="s">
+      <c r="F623" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F623" s="9" t="s">
+      <c r="G623" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G623" s="9" t="s">
+      <c r="H623" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" s="3" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B624" s="3" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C624" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D624" s="3">
         <v>706</v>
       </c>
       <c r="E624" s="3" t="s">
         <v>215</v>
       </c>
       <c r="F624" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G624" s="3" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="H624" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="625" spans="1:10">
       <c r="A625" s="11" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B625" s="12"/>
       <c r="C625" s="12"/>
       <c r="D625" s="12"/>
       <c r="E625" s="12"/>
       <c r="F625" s="12"/>
       <c r="G625" s="12"/>
       <c r="H625" s="12"/>
     </row>
     <row r="627" spans="1:10">
       <c r="A627" s="13" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B627" s="13"/>
       <c r="C627" s="13"/>
     </row>
     <row r="628" spans="1:10">
       <c r="A628" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B628" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C628" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="629" spans="1:10">
       <c r="A629" s="16">
         <v>305</v>
       </c>
       <c r="B629" s="16" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C629" s="17" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="631" spans="1:10">
       <c r="A631" s="18" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B631" s="18"/>
       <c r="C631" s="18"/>
       <c r="D631" s="18"/>
       <c r="E631" s="18"/>
     </row>
     <row r="632" spans="1:10">
       <c r="A632" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B632" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C632" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D632" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E632" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" s="21">
         <v>11316035</v>
       </c>
       <c r="B633" s="21" t="s">
         <v>140</v>
       </c>
       <c r="C633" s="21" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D633" s="22" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E633" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="635" spans="1:10">
       <c r="A635" s="8" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B635" s="8"/>
       <c r="C635" s="8"/>
       <c r="D635" s="8"/>
       <c r="E635" s="8"/>
       <c r="F635" s="8"/>
       <c r="G635" s="8"/>
       <c r="H635" s="8"/>
     </row>
     <row r="636" spans="1:10">
       <c r="A636" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B636" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B636" s="9" t="s">
+      <c r="C636" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C636" s="9" t="s">
+      <c r="D636" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D636" s="9" t="s">
+      <c r="E636" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E636" s="9" t="s">
+      <c r="F636" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F636" s="9" t="s">
+      <c r="G636" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G636" s="9" t="s">
+      <c r="H636" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="637" spans="1:10">
       <c r="A637" s="3" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B637" s="3" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C637" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D637" s="3">
         <v>601</v>
       </c>
       <c r="E637" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F637" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G637" s="3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H637" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="638" spans="1:10">
       <c r="A638" s="11" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B638" s="12"/>
       <c r="C638" s="12"/>
       <c r="D638" s="12"/>
       <c r="E638" s="12"/>
       <c r="F638" s="12"/>
       <c r="G638" s="12"/>
       <c r="H638" s="12"/>
     </row>
     <row r="640" spans="1:10">
       <c r="A640" s="13" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B640" s="13"/>
       <c r="C640" s="13"/>
     </row>
     <row r="641" spans="1:10">
       <c r="A641" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B641" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C641" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="642" spans="1:10">
       <c r="A642" s="16">
         <v>2009</v>
       </c>
       <c r="B642" s="16" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C642" s="17" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" s="18" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B644" s="18"/>
       <c r="C644" s="18"/>
       <c r="D644" s="18"/>
       <c r="E644" s="18"/>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B645" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C645" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D645" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E645" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="646" spans="1:10">
       <c r="A646" s="21">
         <v>3320012</v>
       </c>
       <c r="B646" s="21" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C646" s="21" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D646" s="22" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E646" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="648" spans="1:10">
       <c r="A648" s="8" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B648" s="8"/>
       <c r="C648" s="8"/>
       <c r="D648" s="8"/>
       <c r="E648" s="8"/>
       <c r="F648" s="8"/>
       <c r="G648" s="8"/>
       <c r="H648" s="8"/>
     </row>
     <row r="649" spans="1:10">
       <c r="A649" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B649" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B649" s="9" t="s">
+      <c r="C649" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C649" s="9" t="s">
+      <c r="D649" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D649" s="9" t="s">
+      <c r="E649" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E649" s="9" t="s">
+      <c r="F649" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F649" s="9" t="s">
+      <c r="G649" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G649" s="9" t="s">
+      <c r="H649" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="650" spans="1:10">
       <c r="A650" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B650" s="3">
         <v>50899054000109</v>
       </c>
       <c r="C650" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D650" s="3">
         <v>601</v>
       </c>
       <c r="E650" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F650" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G650" s="3" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H650" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" s="11" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B651" s="12"/>
       <c r="C651" s="12"/>
       <c r="D651" s="12"/>
       <c r="E651" s="12"/>
       <c r="F651" s="12"/>
       <c r="G651" s="12"/>
       <c r="H651" s="12"/>
     </row>
     <row r="653" spans="1:10">
       <c r="A653" s="13" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B653" s="13"/>
       <c r="C653" s="13"/>
     </row>
     <row r="654" spans="1:10">
       <c r="A654" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B654" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C654" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="655" spans="1:10">
       <c r="A655" s="16">
         <v>11</v>
       </c>
       <c r="B655" s="16" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C655" s="17" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="657" spans="1:10">
       <c r="A657" s="18" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B657" s="18"/>
       <c r="C657" s="18"/>
       <c r="D657" s="18"/>
       <c r="E657" s="18"/>
     </row>
     <row r="658" spans="1:10">
       <c r="A658" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B658" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C658" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D658" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E658" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="659" spans="1:10">
       <c r="A659" s="21">
         <v>3320010</v>
       </c>
       <c r="B659" s="21" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C659" s="21" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D659" s="22" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E659" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="661" spans="1:10">
       <c r="A661" s="8" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B661" s="8"/>
       <c r="C661" s="8"/>
       <c r="D661" s="8"/>
       <c r="E661" s="8"/>
       <c r="F661" s="8"/>
       <c r="G661" s="8"/>
       <c r="H661" s="8"/>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B662" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B662" s="9" t="s">
+      <c r="C662" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C662" s="9" t="s">
+      <c r="D662" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D662" s="9" t="s">
+      <c r="E662" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E662" s="9" t="s">
+      <c r="F662" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F662" s="9" t="s">
+      <c r="G662" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G662" s="9" t="s">
+      <c r="H662" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" s="3" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B663" s="3" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C663" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D663" s="3">
         <v>601</v>
       </c>
       <c r="E663" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F663" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G663" s="3" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="H663" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" s="11" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B664" s="12"/>
       <c r="C664" s="12"/>
       <c r="D664" s="12"/>
       <c r="E664" s="12"/>
       <c r="F664" s="12"/>
       <c r="G664" s="12"/>
       <c r="H664" s="12"/>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" s="13" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B666" s="13"/>
       <c r="C666" s="13"/>
     </row>
     <row r="667" spans="1:10">
       <c r="A667" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B667" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C667" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" s="16">
         <v>414</v>
       </c>
       <c r="B668" s="16" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C668" s="17" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="670" spans="1:10">
       <c r="A670" s="18" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B670" s="18"/>
       <c r="C670" s="18"/>
       <c r="D670" s="18"/>
       <c r="E670" s="18"/>
     </row>
     <row r="671" spans="1:10">
       <c r="A671" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B671" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C671" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D671" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E671" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="672" spans="1:10">
       <c r="A672" s="21">
         <v>3320013</v>
       </c>
       <c r="B672" s="21" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C672" s="21" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D672" s="22" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E672" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" s="8" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B674" s="8"/>
       <c r="C674" s="8"/>
       <c r="D674" s="8"/>
       <c r="E674" s="8"/>
       <c r="F674" s="8"/>
       <c r="G674" s="8"/>
       <c r="H674" s="8"/>
     </row>
     <row r="675" spans="1:10">
       <c r="A675" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B675" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B675" s="9" t="s">
+      <c r="C675" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C675" s="9" t="s">
+      <c r="D675" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D675" s="9" t="s">
+      <c r="E675" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E675" s="9" t="s">
+      <c r="F675" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F675" s="9" t="s">
+      <c r="G675" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G675" s="9" t="s">
+      <c r="H675" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="676" spans="1:10">
       <c r="A676" s="3" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B676" s="3" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C676" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D676" s="3">
         <v>601</v>
       </c>
       <c r="E676" s="3" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F676" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G676" s="3" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="H676" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="677" spans="1:10">
       <c r="A677" s="11" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B677" s="12"/>
       <c r="C677" s="12"/>
       <c r="D677" s="12"/>
       <c r="E677" s="12"/>
       <c r="F677" s="12"/>
       <c r="G677" s="12"/>
       <c r="H677" s="12"/>
     </row>
     <row r="679" spans="1:10">
       <c r="A679" s="13" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B679" s="13"/>
       <c r="C679" s="13"/>
     </row>
     <row r="680" spans="1:10">
       <c r="A680" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B680" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C680" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="681" spans="1:10">
       <c r="A681" s="16">
         <v>12</v>
       </c>
       <c r="B681" s="16" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C681" s="17" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="683" spans="1:10">
       <c r="A683" s="18" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B683" s="18"/>
       <c r="C683" s="18"/>
       <c r="D683" s="18"/>
       <c r="E683" s="18"/>
     </row>
     <row r="684" spans="1:10">
       <c r="A684" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B684" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C684" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D684" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E684" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" s="21">
         <v>7189001</v>
       </c>
       <c r="B685" s="21" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C685" s="21" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D685" s="22" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E685" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="687" spans="1:10">
       <c r="A687" s="8" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B687" s="8"/>
       <c r="C687" s="8"/>
       <c r="D687" s="8"/>
       <c r="E687" s="8"/>
       <c r="F687" s="8"/>
       <c r="G687" s="8"/>
       <c r="H687" s="8"/>
     </row>
     <row r="688" spans="1:10">
       <c r="A688" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B688" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B688" s="9" t="s">
+      <c r="C688" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C688" s="9" t="s">
+      <c r="D688" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D688" s="9" t="s">
+      <c r="E688" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E688" s="9" t="s">
+      <c r="F688" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F688" s="9" t="s">
+      <c r="G688" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G688" s="9" t="s">
+      <c r="H688" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="689" spans="1:10">
       <c r="A689" s="3" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B689" s="3" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C689" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D689" s="3">
         <v>601</v>
       </c>
       <c r="E689" s="3" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F689" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G689" s="3" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="H689" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="690" spans="1:10">
       <c r="A690" s="11" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B690" s="12"/>
       <c r="C690" s="12"/>
       <c r="D690" s="12"/>
       <c r="E690" s="12"/>
       <c r="F690" s="12"/>
       <c r="G690" s="12"/>
       <c r="H690" s="12"/>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" s="13" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B692" s="13"/>
       <c r="C692" s="13"/>
     </row>
     <row r="693" spans="1:10">
       <c r="A693" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B693" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C693" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="694" spans="1:10">
       <c r="A694" s="16">
         <v>13</v>
       </c>
       <c r="B694" s="16" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C694" s="17" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="696" spans="1:10">
       <c r="A696" s="18" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B696" s="18"/>
       <c r="C696" s="18"/>
       <c r="D696" s="18"/>
       <c r="E696" s="18"/>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B697" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C697" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D697" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E697" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" s="21">
         <v>7189002</v>
       </c>
       <c r="B698" s="21" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C698" s="21" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D698" s="22" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E698" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="700" spans="1:10">
       <c r="A700" s="8" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B700" s="8"/>
       <c r="C700" s="8"/>
       <c r="D700" s="8"/>
       <c r="E700" s="8"/>
       <c r="F700" s="8"/>
       <c r="G700" s="8"/>
       <c r="H700" s="8"/>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B701" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B701" s="9" t="s">
+      <c r="C701" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C701" s="9" t="s">
+      <c r="D701" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D701" s="9" t="s">
+      <c r="E701" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E701" s="9" t="s">
+      <c r="F701" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F701" s="9" t="s">
+      <c r="G701" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G701" s="9" t="s">
+      <c r="H701" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" s="3" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B702" s="3" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C702" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D702" s="3">
         <v>706</v>
       </c>
       <c r="E702" s="3" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F702" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G702" s="3" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H702" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" s="11" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B703" s="12"/>
       <c r="C703" s="12"/>
       <c r="D703" s="12"/>
       <c r="E703" s="12"/>
       <c r="F703" s="12"/>
       <c r="G703" s="12"/>
       <c r="H703" s="12"/>
     </row>
     <row r="705" spans="1:10">
       <c r="A705" s="13" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B705" s="13"/>
       <c r="C705" s="13"/>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B706" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C706" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" s="16">
         <v>769</v>
       </c>
       <c r="B707" s="16" t="s">
         <v>178</v>
       </c>
       <c r="C707" s="17" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="709" spans="1:10">
       <c r="A709" s="18" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B709" s="18"/>
       <c r="C709" s="18"/>
       <c r="D709" s="18"/>
       <c r="E709" s="18"/>
     </row>
     <row r="710" spans="1:10">
       <c r="A710" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B710" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C710" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D710" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E710" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="711" spans="1:10">
       <c r="A711" s="21" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B711" s="21" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C711" s="21" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D711" s="22" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E711" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="714" spans="1:10">
       <c r="A714" s="23"/>
     </row>
     <row r="716" spans="1:10">
       <c r="A716" s="2" t="s">
         <v>397</v>
       </c>
       <c r="B716" s="2"/>
       <c r="C716" s="2"/>
       <c r="D716" s="2"/>
       <c r="E716" s="2"/>
       <c r="F716" s="2"/>
       <c r="G716" s="2"/>
       <c r="H716" s="2"/>
       <c r="I716" s="2"/>
       <c r="J716" s="2"/>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" s="4" t="s">
         <v>2</v>
@@ -10703,3245 +10713,3261 @@
     </row>
     <row r="718" spans="1:10">
       <c r="A718" s="3" t="s">
         <v>398</v>
       </c>
       <c r="B718" s="3" t="s">
         <v>399</v>
       </c>
       <c r="C718" s="3"/>
       <c r="D718" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E718" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F718" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G718" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H718" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I718" s="6" t="s">
-        <v>468</v>
-[...1 lines deleted...]
-      <c r="J718" s="6"/>
+        <v>469</v>
+      </c>
+      <c r="J718" s="6" t="s">
+        <v>469</v>
+      </c>
     </row>
     <row r="720" spans="1:10">
       <c r="A720" t="s">
         <v>20</v>
       </c>
       <c r="B720" t="s">
         <v>399</v>
       </c>
       <c r="C720" t="s">
         <v>21</v>
       </c>
       <c r="D720" t="s">
         <v>403</v>
       </c>
       <c r="E720" t="s">
         <v>5</v>
       </c>
       <c r="F720" t="s">
         <v>14</v>
       </c>
       <c r="G720" t="s">
         <v>7</v>
       </c>
       <c r="H720" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="721" spans="1:10">
       <c r="A721" t="s">
         <v>9</v>
       </c>
       <c r="B721" t="s">
         <v>18</v>
       </c>
       <c r="C721" t="s">
         <v>23</v>
       </c>
       <c r="D721" t="s">
         <v>24</v>
       </c>
       <c r="E721" t="s">
         <v>25</v>
       </c>
       <c r="F721" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="G721" t="s">
         <v>8</v>
       </c>
       <c r="H721" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="722" spans="1:10">
       <c r="A722" t="s">
         <v>27</v>
       </c>
       <c r="B722" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C722" t="s">
         <v>28</v>
       </c>
       <c r="D722" t="s">
+        <v>469</v>
+      </c>
+      <c r="E722" t="s">
         <v>29</v>
       </c>
-      <c r="E722" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F722" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="G722" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H722" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="723" spans="1:10">
       <c r="A723" t="s">
+        <v>32</v>
+      </c>
+      <c r="B723" t="s">
+        <v>470</v>
+      </c>
+      <c r="C723" t="s">
         <v>33</v>
       </c>
-      <c r="B723" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D723" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E723" t="s">
         <v>6</v>
       </c>
       <c r="F723" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="725" spans="1:10">
       <c r="A725" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B725" s="7"/>
       <c r="C725" s="7"/>
       <c r="D725" s="7"/>
       <c r="E725" s="7"/>
       <c r="F725" s="7"/>
       <c r="G725" s="7"/>
       <c r="H725" s="7"/>
     </row>
     <row r="727" spans="1:10">
       <c r="A727" s="8" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B727" s="8"/>
       <c r="C727" s="8"/>
       <c r="D727" s="8"/>
       <c r="E727" s="8"/>
       <c r="F727" s="8"/>
       <c r="G727" s="8"/>
       <c r="H727" s="8"/>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B728" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B728" s="9" t="s">
+      <c r="C728" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C728" s="9" t="s">
+      <c r="D728" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D728" s="9" t="s">
+      <c r="E728" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E728" s="9" t="s">
+      <c r="F728" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F728" s="9" t="s">
+      <c r="G728" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G728" s="9" t="s">
+      <c r="H728" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" s="3" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B729" s="3" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C729" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D729" s="3">
         <v>601</v>
       </c>
       <c r="E729" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F729" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G729" s="3" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H729" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" s="11" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B730" s="12"/>
       <c r="C730" s="12"/>
       <c r="D730" s="12"/>
       <c r="E730" s="12"/>
       <c r="F730" s="12"/>
       <c r="G730" s="12"/>
       <c r="H730" s="12"/>
     </row>
     <row r="732" spans="1:10">
       <c r="A732" s="13" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B732" s="13"/>
       <c r="C732" s="13"/>
     </row>
     <row r="733" spans="1:10">
       <c r="A733" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B733" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C733" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="734" spans="1:10">
       <c r="A734" s="16">
         <v>150</v>
       </c>
       <c r="B734" s="16" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C734" s="17" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="736" spans="1:10">
       <c r="A736" s="18" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B736" s="18"/>
       <c r="C736" s="18"/>
       <c r="D736" s="18"/>
       <c r="E736" s="18"/>
     </row>
     <row r="737" spans="1:10">
       <c r="A737" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B737" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C737" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D737" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E737" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" s="21">
         <v>3320009</v>
       </c>
       <c r="B738" s="21" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C738" s="21" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D738" s="22" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E738" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="740" spans="1:10">
       <c r="A740" s="8" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B740" s="8"/>
       <c r="C740" s="8"/>
       <c r="D740" s="8"/>
       <c r="E740" s="8"/>
       <c r="F740" s="8"/>
       <c r="G740" s="8"/>
       <c r="H740" s="8"/>
     </row>
     <row r="741" spans="1:10">
       <c r="A741" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B741" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B741" s="9" t="s">
+      <c r="C741" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C741" s="9" t="s">
+      <c r="D741" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D741" s="9" t="s">
+      <c r="E741" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E741" s="9" t="s">
+      <c r="F741" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F741" s="9" t="s">
+      <c r="G741" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G741" s="9" t="s">
+      <c r="H741" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="742" spans="1:10">
       <c r="A742" s="3" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B742" s="3" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C742" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D742" s="3">
         <v>601</v>
       </c>
       <c r="E742" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F742" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G742" s="3" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H742" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="743" spans="1:10">
       <c r="A743" s="11" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B743" s="12"/>
       <c r="C743" s="12"/>
       <c r="D743" s="12"/>
       <c r="E743" s="12"/>
       <c r="F743" s="12"/>
       <c r="G743" s="12"/>
       <c r="H743" s="12"/>
     </row>
     <row r="745" spans="1:10">
       <c r="A745" s="13" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B745" s="13"/>
       <c r="C745" s="13"/>
     </row>
     <row r="746" spans="1:10">
       <c r="A746" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B746" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C746" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="747" spans="1:10">
       <c r="A747" s="16">
         <v>1068</v>
       </c>
       <c r="B747" s="16" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C747" s="17" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="749" spans="1:10">
       <c r="A749" s="18" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B749" s="18"/>
       <c r="C749" s="18"/>
       <c r="D749" s="18"/>
       <c r="E749" s="18"/>
     </row>
     <row r="750" spans="1:10">
       <c r="A750" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B750" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C750" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D750" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E750" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="751" spans="1:10">
       <c r="A751" s="21">
         <v>3320011</v>
       </c>
       <c r="B751" s="21" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C751" s="21" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D751" s="22" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E751" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="753" spans="1:10">
       <c r="A753" s="8" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B753" s="8"/>
       <c r="C753" s="8"/>
       <c r="D753" s="8"/>
       <c r="E753" s="8"/>
       <c r="F753" s="8"/>
       <c r="G753" s="8"/>
       <c r="H753" s="8"/>
     </row>
     <row r="754" spans="1:10">
       <c r="A754" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B754" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B754" s="9" t="s">
+      <c r="C754" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C754" s="9" t="s">
+      <c r="D754" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D754" s="9" t="s">
+      <c r="E754" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E754" s="9" t="s">
+      <c r="F754" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F754" s="9" t="s">
+      <c r="G754" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G754" s="9" t="s">
+      <c r="H754" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="755" spans="1:10">
       <c r="A755" s="3" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B755" s="3">
         <v>30059238000153</v>
       </c>
       <c r="C755" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D755" s="3">
         <v>601</v>
       </c>
       <c r="E755" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F755" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G755" s="3" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="H755" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="756" spans="1:10">
       <c r="A756" s="11" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B756" s="12"/>
       <c r="C756" s="12"/>
       <c r="D756" s="12"/>
       <c r="E756" s="12"/>
       <c r="F756" s="12"/>
       <c r="G756" s="12"/>
       <c r="H756" s="12"/>
     </row>
     <row r="758" spans="1:10">
       <c r="A758" s="13" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B758" s="13"/>
       <c r="C758" s="13"/>
     </row>
     <row r="759" spans="1:10">
       <c r="A759" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B759" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C759" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="760" spans="1:10">
       <c r="A760" s="16" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B760" s="16" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C760" s="17" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="762" spans="1:10">
       <c r="A762" s="18" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B762" s="18"/>
       <c r="C762" s="18"/>
       <c r="D762" s="18"/>
       <c r="E762" s="18"/>
     </row>
     <row r="763" spans="1:10">
       <c r="A763" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B763" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C763" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D763" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E763" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="764" spans="1:10">
       <c r="A764" s="21">
         <v>3320014</v>
       </c>
       <c r="B764" s="21" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C764" s="21" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D764" s="22" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E764" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="766" spans="1:10">
       <c r="A766" s="8" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B766" s="8"/>
       <c r="C766" s="8"/>
       <c r="D766" s="8"/>
       <c r="E766" s="8"/>
       <c r="F766" s="8"/>
       <c r="G766" s="8"/>
       <c r="H766" s="8"/>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B767" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B767" s="9" t="s">
+      <c r="C767" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C767" s="9" t="s">
+      <c r="D767" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D767" s="9" t="s">
+      <c r="E767" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E767" s="9" t="s">
+      <c r="F767" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F767" s="9" t="s">
+      <c r="G767" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G767" s="9" t="s">
+      <c r="H767" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="768" spans="1:10">
       <c r="A768" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B768" s="3">
         <v>50899054000109</v>
       </c>
       <c r="C768" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D768" s="3">
         <v>601</v>
       </c>
       <c r="E768" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F768" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G768" s="3" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H768" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="769" spans="1:10">
       <c r="A769" s="11" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B769" s="12"/>
       <c r="C769" s="12"/>
       <c r="D769" s="12"/>
       <c r="E769" s="12"/>
       <c r="F769" s="12"/>
       <c r="G769" s="12"/>
       <c r="H769" s="12"/>
     </row>
     <row r="771" spans="1:10">
       <c r="A771" s="13" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B771" s="13"/>
       <c r="C771" s="13"/>
     </row>
     <row r="772" spans="1:10">
       <c r="A772" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B772" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C772" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="773" spans="1:10">
       <c r="A773" s="16">
         <v>11</v>
       </c>
       <c r="B773" s="16" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C773" s="17" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="775" spans="1:10">
       <c r="A775" s="18" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B775" s="18"/>
       <c r="C775" s="18"/>
       <c r="D775" s="18"/>
       <c r="E775" s="18"/>
     </row>
     <row r="776" spans="1:10">
       <c r="A776" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B776" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C776" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D776" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E776" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="777" spans="1:10">
       <c r="A777" s="21">
         <v>3320010</v>
       </c>
       <c r="B777" s="21" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C777" s="21" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D777" s="22" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E777" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" s="8" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B779" s="8"/>
       <c r="C779" s="8"/>
       <c r="D779" s="8"/>
       <c r="E779" s="8"/>
       <c r="F779" s="8"/>
       <c r="G779" s="8"/>
       <c r="H779" s="8"/>
     </row>
     <row r="780" spans="1:10">
       <c r="A780" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B780" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B780" s="9" t="s">
+      <c r="C780" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C780" s="9" t="s">
+      <c r="D780" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D780" s="9" t="s">
+      <c r="E780" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E780" s="9" t="s">
+      <c r="F780" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F780" s="9" t="s">
+      <c r="G780" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G780" s="9" t="s">
+      <c r="H780" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="781" spans="1:10">
       <c r="A781" s="3" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B781" s="3" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C781" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D781" s="3">
         <v>601</v>
       </c>
       <c r="E781" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F781" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G781" s="3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H781" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" s="11" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B782" s="12"/>
       <c r="C782" s="12"/>
       <c r="D782" s="12"/>
       <c r="E782" s="12"/>
       <c r="F782" s="12"/>
       <c r="G782" s="12"/>
       <c r="H782" s="12"/>
     </row>
     <row r="784" spans="1:10">
       <c r="A784" s="13" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B784" s="13"/>
       <c r="C784" s="13"/>
     </row>
     <row r="785" spans="1:10">
       <c r="A785" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B785" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C785" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="786" spans="1:10">
       <c r="A786" s="16">
         <v>2009</v>
       </c>
       <c r="B786" s="16" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C786" s="17" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="788" spans="1:10">
       <c r="A788" s="18" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B788" s="18"/>
       <c r="C788" s="18"/>
       <c r="D788" s="18"/>
       <c r="E788" s="18"/>
     </row>
     <row r="789" spans="1:10">
       <c r="A789" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B789" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C789" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D789" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E789" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" s="21">
         <v>3320012</v>
       </c>
       <c r="B790" s="21" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C790" s="21" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D790" s="22" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E790" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="792" spans="1:10">
       <c r="A792" s="8" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B792" s="8"/>
       <c r="C792" s="8"/>
       <c r="D792" s="8"/>
       <c r="E792" s="8"/>
       <c r="F792" s="8"/>
       <c r="G792" s="8"/>
       <c r="H792" s="8"/>
     </row>
     <row r="793" spans="1:10">
       <c r="A793" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B793" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B793" s="9" t="s">
+      <c r="C793" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C793" s="9" t="s">
+      <c r="D793" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D793" s="9" t="s">
+      <c r="E793" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E793" s="9" t="s">
+      <c r="F793" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F793" s="9" t="s">
+      <c r="G793" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G793" s="9" t="s">
+      <c r="H793" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="794" spans="1:10">
       <c r="A794" s="3" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B794" s="3" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C794" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D794" s="3">
         <v>601</v>
       </c>
       <c r="E794" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F794" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G794" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H794" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="795" spans="1:10">
       <c r="A795" s="11" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B795" s="12"/>
       <c r="C795" s="12"/>
       <c r="D795" s="12"/>
       <c r="E795" s="12"/>
       <c r="F795" s="12"/>
       <c r="G795" s="12"/>
       <c r="H795" s="12"/>
     </row>
     <row r="797" spans="1:10">
       <c r="A797" s="13" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B797" s="13"/>
       <c r="C797" s="13"/>
     </row>
     <row r="798" spans="1:10">
       <c r="A798" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B798" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C798" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="799" spans="1:10">
       <c r="A799" s="16" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B799" s="16" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C799" s="17" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="801" spans="1:10">
       <c r="A801" s="18" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B801" s="18"/>
       <c r="C801" s="18"/>
       <c r="D801" s="18"/>
       <c r="E801" s="18"/>
     </row>
     <row r="802" spans="1:10">
       <c r="A802" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B802" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C802" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D802" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E802" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="803" spans="1:10">
       <c r="A803" s="21">
         <v>3320008</v>
       </c>
       <c r="B803" s="21" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C803" s="21" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D803" s="22" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E803" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="806" spans="1:10">
       <c r="A806" s="23"/>
     </row>
     <row r="808" spans="1:10">
       <c r="A808" s="2" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B808" s="2"/>
       <c r="C808" s="2"/>
       <c r="D808" s="2"/>
       <c r="E808" s="2"/>
       <c r="F808" s="2"/>
       <c r="G808" s="2"/>
       <c r="H808" s="2"/>
       <c r="I808" s="2"/>
       <c r="J808" s="2"/>
     </row>
     <row r="809" spans="1:10">
       <c r="A809" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B809" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C809" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D809" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E809" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F809" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G809" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H809" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I809" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J809" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="810" spans="1:10">
       <c r="A810" s="3" t="s">
         <v>398</v>
       </c>
       <c r="B810" s="3" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C810" s="3"/>
       <c r="D810" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E810" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F810" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G810" s="3" t="s">
         <v>401</v>
       </c>
       <c r="H810" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I810" s="6" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="J810" s="6" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="812" spans="1:10">
       <c r="A812" t="s">
         <v>20</v>
       </c>
       <c r="B812" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C812" t="s">
         <v>21</v>
       </c>
       <c r="D812" t="s">
         <v>403</v>
       </c>
       <c r="E812" t="s">
         <v>5</v>
       </c>
       <c r="F812" t="s">
         <v>14</v>
       </c>
       <c r="G812" t="s">
         <v>7</v>
       </c>
       <c r="H812" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="813" spans="1:10">
       <c r="A813" t="s">
         <v>9</v>
       </c>
       <c r="B813" t="s">
         <v>18</v>
       </c>
       <c r="C813" t="s">
         <v>23</v>
       </c>
       <c r="D813" t="s">
         <v>24</v>
       </c>
       <c r="E813" t="s">
         <v>25</v>
       </c>
       <c r="F813" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="G813" t="s">
         <v>8</v>
       </c>
       <c r="H813" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="814" spans="1:10">
       <c r="A814" t="s">
         <v>27</v>
       </c>
       <c r="B814" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C814" t="s">
         <v>28</v>
       </c>
       <c r="D814" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E814" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F814" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="G814" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H814" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="815" spans="1:10">
       <c r="A815" t="s">
+        <v>32</v>
+      </c>
+      <c r="B815" t="s">
+        <v>517</v>
+      </c>
+      <c r="C815" t="s">
         <v>33</v>
       </c>
-      <c r="B815" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D815" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E815" t="s">
         <v>6</v>
       </c>
       <c r="F815" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="817" spans="1:10">
       <c r="A817" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B817" s="7"/>
       <c r="C817" s="7"/>
       <c r="D817" s="7"/>
       <c r="E817" s="7"/>
       <c r="F817" s="7"/>
       <c r="G817" s="7"/>
       <c r="H817" s="7"/>
     </row>
     <row r="819" spans="1:10">
       <c r="A819" s="8" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B819" s="8"/>
       <c r="C819" s="8"/>
       <c r="D819" s="8"/>
       <c r="E819" s="8"/>
       <c r="F819" s="8"/>
       <c r="G819" s="8"/>
       <c r="H819" s="8"/>
     </row>
     <row r="820" spans="1:10">
       <c r="A820" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B820" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B820" s="9" t="s">
+      <c r="C820" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C820" s="9" t="s">
+      <c r="D820" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D820" s="9" t="s">
+      <c r="E820" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E820" s="9" t="s">
+      <c r="F820" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F820" s="9" t="s">
+      <c r="G820" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G820" s="9" t="s">
+      <c r="H820" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="821" spans="1:10">
       <c r="A821" s="3" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B821" s="3" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C821" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D821" s="3">
         <v>601</v>
       </c>
       <c r="E821" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F821" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G821" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H821" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="822" spans="1:10">
       <c r="A822" s="11" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B822" s="12"/>
       <c r="C822" s="12"/>
       <c r="D822" s="12"/>
       <c r="E822" s="12"/>
       <c r="F822" s="12"/>
       <c r="G822" s="12"/>
       <c r="H822" s="12"/>
     </row>
     <row r="824" spans="1:10">
       <c r="A824" s="13" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B824" s="13"/>
       <c r="C824" s="13"/>
     </row>
     <row r="825" spans="1:10">
       <c r="A825" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B825" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C825" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="826" spans="1:10">
       <c r="A826" s="16" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B826" s="16" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C826" s="17" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="828" spans="1:10">
       <c r="A828" s="18" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B828" s="18"/>
       <c r="C828" s="18"/>
       <c r="D828" s="18"/>
       <c r="E828" s="18"/>
     </row>
     <row r="829" spans="1:10">
       <c r="A829" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B829" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C829" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D829" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E829" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="830" spans="1:10">
       <c r="A830" s="21">
         <v>3320008</v>
       </c>
       <c r="B830" s="21" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C830" s="21" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D830" s="22" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E830" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="832" spans="1:10">
       <c r="A832" s="8" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B832" s="8"/>
       <c r="C832" s="8"/>
       <c r="D832" s="8"/>
       <c r="E832" s="8"/>
       <c r="F832" s="8"/>
       <c r="G832" s="8"/>
       <c r="H832" s="8"/>
     </row>
     <row r="833" spans="1:10">
       <c r="A833" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B833" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B833" s="9" t="s">
+      <c r="C833" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C833" s="9" t="s">
+      <c r="D833" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D833" s="9" t="s">
+      <c r="E833" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E833" s="9" t="s">
+      <c r="F833" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F833" s="9" t="s">
+      <c r="G833" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G833" s="9" t="s">
+      <c r="H833" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="834" spans="1:10">
       <c r="A834" s="3" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B834" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C834" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D834" s="3">
         <v>601</v>
       </c>
       <c r="E834" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F834" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G834" s="3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H834" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="835" spans="1:10">
       <c r="A835" s="11" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B835" s="12"/>
       <c r="C835" s="12"/>
       <c r="D835" s="12"/>
       <c r="E835" s="12"/>
       <c r="F835" s="12"/>
       <c r="G835" s="12"/>
       <c r="H835" s="12"/>
     </row>
     <row r="837" spans="1:10">
       <c r="A837" s="13" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B837" s="13"/>
       <c r="C837" s="13"/>
     </row>
     <row r="838" spans="1:10">
       <c r="A838" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B838" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C838" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="839" spans="1:10">
       <c r="A839" s="16">
         <v>2009</v>
       </c>
       <c r="B839" s="16" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C839" s="17" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="841" spans="1:10">
       <c r="A841" s="18" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B841" s="18"/>
       <c r="C841" s="18"/>
       <c r="D841" s="18"/>
       <c r="E841" s="18"/>
     </row>
     <row r="842" spans="1:10">
       <c r="A842" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B842" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C842" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D842" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E842" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="843" spans="1:10">
       <c r="A843" s="21">
         <v>3320012</v>
       </c>
       <c r="B843" s="21" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C843" s="21" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D843" s="22" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E843" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="845" spans="1:10">
       <c r="A845" s="8" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B845" s="8"/>
       <c r="C845" s="8"/>
       <c r="D845" s="8"/>
       <c r="E845" s="8"/>
       <c r="F845" s="8"/>
       <c r="G845" s="8"/>
       <c r="H845" s="8"/>
     </row>
     <row r="846" spans="1:10">
       <c r="A846" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B846" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B846" s="9" t="s">
+      <c r="C846" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C846" s="9" t="s">
+      <c r="D846" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D846" s="9" t="s">
+      <c r="E846" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E846" s="9" t="s">
+      <c r="F846" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F846" s="9" t="s">
+      <c r="G846" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G846" s="9" t="s">
+      <c r="H846" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="847" spans="1:10">
       <c r="A847" s="3" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B847" s="3">
         <v>46928415000120</v>
       </c>
       <c r="C847" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D847" s="3">
         <v>601</v>
       </c>
       <c r="E847" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F847" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G847" s="3" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H847" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="848" spans="1:10">
       <c r="A848" s="11" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B848" s="12"/>
       <c r="C848" s="12"/>
       <c r="D848" s="12"/>
       <c r="E848" s="12"/>
       <c r="F848" s="12"/>
       <c r="G848" s="12"/>
       <c r="H848" s="12"/>
     </row>
     <row r="850" spans="1:10">
       <c r="A850" s="13" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B850" s="13"/>
       <c r="C850" s="13"/>
     </row>
     <row r="851" spans="1:10">
       <c r="A851" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B851" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C851" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="852" spans="1:10">
       <c r="A852" s="16">
         <v>150</v>
       </c>
       <c r="B852" s="16" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C852" s="17" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="854" spans="1:10">
       <c r="A854" s="18" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B854" s="18"/>
       <c r="C854" s="18"/>
       <c r="D854" s="18"/>
       <c r="E854" s="18"/>
     </row>
     <row r="855" spans="1:10">
       <c r="A855" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B855" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C855" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D855" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E855" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="856" spans="1:10">
       <c r="A856" s="21">
         <v>3320009</v>
       </c>
       <c r="B856" s="21" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C856" s="21" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D856" s="22" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E856" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="859" spans="1:10">
       <c r="A859" s="23"/>
     </row>
     <row r="861" spans="1:10">
       <c r="A861" s="2" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B861" s="2"/>
       <c r="C861" s="2"/>
       <c r="D861" s="2"/>
       <c r="E861" s="2"/>
       <c r="F861" s="2"/>
       <c r="G861" s="2"/>
       <c r="H861" s="2"/>
       <c r="I861" s="2"/>
       <c r="J861" s="2"/>
     </row>
     <row r="862" spans="1:10">
       <c r="A862" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B862" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C862" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D862" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E862" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F862" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G862" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H862" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I862" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J862" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="863" spans="1:10">
       <c r="A863" s="3" t="s">
         <v>387</v>
       </c>
       <c r="B863" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C863" s="3"/>
       <c r="D863" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E863" s="3" t="s">
         <v>381</v>
       </c>
       <c r="F863" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G863" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H863" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I863" s="6" t="s">
-        <v>523</v>
-[...1 lines deleted...]
-      <c r="J863" s="6"/>
+        <v>524</v>
+      </c>
+      <c r="J863" s="6" t="s">
+        <v>524</v>
+      </c>
     </row>
     <row r="865" spans="1:10">
       <c r="A865" t="s">
         <v>20</v>
       </c>
       <c r="B865" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C865" t="s">
         <v>21</v>
       </c>
       <c r="D865" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E865" t="s">
         <v>5</v>
       </c>
       <c r="F865" t="s">
         <v>14</v>
       </c>
       <c r="G865" t="s">
         <v>7</v>
       </c>
       <c r="H865" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" t="s">
         <v>9</v>
       </c>
       <c r="B866" t="s">
         <v>18</v>
       </c>
       <c r="C866" t="s">
         <v>23</v>
       </c>
       <c r="D866" t="s">
         <v>24</v>
       </c>
       <c r="E866" t="s">
         <v>25</v>
       </c>
       <c r="F866" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="G866" t="s">
         <v>8</v>
       </c>
       <c r="H866" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="867" spans="1:10">
       <c r="A867" t="s">
         <v>27</v>
       </c>
       <c r="B867" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C867" t="s">
         <v>28</v>
       </c>
       <c r="D867" t="s">
+        <v>524</v>
+      </c>
+      <c r="E867" t="s">
         <v>29</v>
       </c>
-      <c r="E867" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F867" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="G867" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H867" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" t="s">
+        <v>32</v>
+      </c>
+      <c r="B868" t="s">
+        <v>51</v>
+      </c>
+      <c r="C868" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D868" t="s">
         <v>385</v>
       </c>
       <c r="E868" t="s">
         <v>6</v>
       </c>
       <c r="F868" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="871" spans="1:10">
       <c r="A871" s="23"/>
     </row>
     <row r="873" spans="1:10">
       <c r="A873" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B873" s="2"/>
       <c r="C873" s="2"/>
       <c r="D873" s="2"/>
       <c r="E873" s="2"/>
       <c r="F873" s="2"/>
       <c r="G873" s="2"/>
       <c r="H873" s="2"/>
       <c r="I873" s="2"/>
       <c r="J873" s="2"/>
     </row>
     <row r="874" spans="1:10">
       <c r="A874" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B874" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C874" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D874" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E874" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F874" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G874" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H874" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I874" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J874" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="875" spans="1:10">
       <c r="A875" s="3" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B875" s="3" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C875" s="3"/>
       <c r="D875" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E875" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F875" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G875" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H875" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I875" s="6" t="s">
-        <v>528</v>
-[...1 lines deleted...]
-      <c r="J875" s="6"/>
+        <v>529</v>
+      </c>
+      <c r="J875" s="6" t="s">
+        <v>529</v>
+      </c>
     </row>
     <row r="877" spans="1:10">
       <c r="A877" t="s">
         <v>20</v>
       </c>
       <c r="B877" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C877" t="s">
         <v>21</v>
       </c>
       <c r="D877" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E877" t="s">
         <v>5</v>
       </c>
       <c r="F877" t="s">
         <v>14</v>
       </c>
       <c r="G877" t="s">
         <v>7</v>
       </c>
       <c r="H877" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="878" spans="1:10">
       <c r="A878" t="s">
         <v>9</v>
       </c>
       <c r="B878" t="s">
         <v>18</v>
       </c>
       <c r="C878" t="s">
         <v>23</v>
       </c>
       <c r="D878" t="s">
         <v>24</v>
       </c>
       <c r="E878" t="s">
         <v>25</v>
       </c>
       <c r="F878" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="G878" t="s">
         <v>8</v>
       </c>
       <c r="H878" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="879" spans="1:10">
       <c r="A879" t="s">
         <v>27</v>
       </c>
       <c r="B879" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C879" t="s">
         <v>28</v>
       </c>
       <c r="D879" t="s">
+        <v>529</v>
+      </c>
+      <c r="E879" t="s">
         <v>29</v>
       </c>
-      <c r="E879" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F879" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="G879" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H879" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="880" spans="1:10">
       <c r="A880" t="s">
+        <v>32</v>
+      </c>
+      <c r="B880" t="s">
+        <v>51</v>
+      </c>
+      <c r="C880" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D880" t="s">
         <v>385</v>
       </c>
       <c r="E880" t="s">
         <v>6</v>
       </c>
       <c r="F880" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="883" spans="1:10">
       <c r="A883" s="23"/>
     </row>
     <row r="885" spans="1:10">
       <c r="A885" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B885" s="2"/>
       <c r="C885" s="2"/>
       <c r="D885" s="2"/>
       <c r="E885" s="2"/>
       <c r="F885" s="2"/>
       <c r="G885" s="2"/>
       <c r="H885" s="2"/>
       <c r="I885" s="2"/>
       <c r="J885" s="2"/>
     </row>
     <row r="886" spans="1:10">
       <c r="A886" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B886" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C886" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D886" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E886" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F886" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G886" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H886" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I886" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J886" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="887" spans="1:10">
       <c r="A887" s="3" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B887" s="3" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C887" s="3"/>
       <c r="D887" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E887" s="3" t="s">
         <v>400</v>
       </c>
       <c r="F887" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G887" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H887" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I887" s="6" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="J887" s="6"/>
+        <v>531</v>
+      </c>
+      <c r="J887" s="6" t="s">
+        <v>531</v>
+      </c>
     </row>
     <row r="889" spans="1:10">
       <c r="A889" t="s">
         <v>20</v>
       </c>
       <c r="B889" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C889" t="s">
         <v>21</v>
       </c>
       <c r="D889" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E889" t="s">
         <v>5</v>
       </c>
       <c r="F889" t="s">
         <v>14</v>
       </c>
       <c r="G889" t="s">
         <v>7</v>
       </c>
       <c r="H889" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="890" spans="1:10">
       <c r="A890" t="s">
         <v>9</v>
       </c>
       <c r="B890" t="s">
         <v>18</v>
       </c>
       <c r="C890" t="s">
         <v>23</v>
       </c>
       <c r="D890" t="s">
         <v>24</v>
       </c>
       <c r="E890" t="s">
         <v>25</v>
       </c>
       <c r="F890" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="G890" t="s">
         <v>8</v>
       </c>
       <c r="H890" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="891" spans="1:10">
       <c r="A891" t="s">
         <v>27</v>
       </c>
       <c r="B891" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C891" t="s">
         <v>28</v>
       </c>
       <c r="D891" t="s">
+        <v>531</v>
+      </c>
+      <c r="E891" t="s">
         <v>29</v>
       </c>
-      <c r="E891" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F891" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="G891" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H891" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="892" spans="1:10">
       <c r="A892" t="s">
+        <v>32</v>
+      </c>
+      <c r="B892" t="s">
+        <v>51</v>
+      </c>
+      <c r="C892" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D892" t="s">
         <v>385</v>
       </c>
       <c r="E892" t="s">
         <v>6</v>
       </c>
       <c r="F892" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="895" spans="1:10">
       <c r="A895" s="23"/>
     </row>
     <row r="897" spans="1:10">
       <c r="A897" s="2" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B897" s="2"/>
       <c r="C897" s="2"/>
       <c r="D897" s="2"/>
       <c r="E897" s="2"/>
       <c r="F897" s="2"/>
       <c r="G897" s="2"/>
       <c r="H897" s="2"/>
       <c r="I897" s="2"/>
       <c r="J897" s="2"/>
     </row>
     <row r="898" spans="1:10">
       <c r="A898" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B898" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C898" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D898" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E898" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F898" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G898" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H898" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I898" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J898" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="899" spans="1:10">
       <c r="A899" s="3" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B899" s="3" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C899" s="3"/>
       <c r="D899" s="3" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E899" s="3" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F899" s="3" t="s">
-        <v>16</v>
+        <v>537</v>
       </c>
       <c r="G899" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H899" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I899" s="6" t="s">
-        <v>536</v>
-[...1 lines deleted...]
-      <c r="J899" s="6"/>
+        <v>538</v>
+      </c>
+      <c r="J899" s="6" t="s">
+        <v>538</v>
+      </c>
     </row>
     <row r="901" spans="1:10">
       <c r="A901" t="s">
         <v>20</v>
       </c>
       <c r="B901" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C901" t="s">
         <v>21</v>
       </c>
       <c r="D901" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="E901" t="s">
         <v>5</v>
       </c>
       <c r="F901" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G901" t="s">
         <v>7</v>
       </c>
       <c r="H901" t="s">
-        <v>16</v>
+        <v>537</v>
       </c>
     </row>
     <row r="902" spans="1:10">
       <c r="A902" t="s">
         <v>9</v>
       </c>
       <c r="B902" t="s">
         <v>18</v>
       </c>
       <c r="C902" t="s">
         <v>23</v>
       </c>
       <c r="D902" t="s">
         <v>24</v>
       </c>
       <c r="E902" t="s">
         <v>25</v>
       </c>
       <c r="F902" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="G902" t="s">
         <v>8</v>
       </c>
       <c r="H902" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="903" spans="1:10">
       <c r="A903" t="s">
         <v>27</v>
       </c>
       <c r="B903" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C903" t="s">
         <v>28</v>
       </c>
       <c r="D903" t="s">
+        <v>538</v>
+      </c>
+      <c r="E903" t="s">
         <v>29</v>
       </c>
-      <c r="E903" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F903" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="G903" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H903" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="904" spans="1:10">
       <c r="A904" t="s">
+        <v>32</v>
+      </c>
+      <c r="B904" t="s">
+        <v>51</v>
+      </c>
+      <c r="C904" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D904" t="s">
         <v>385</v>
       </c>
       <c r="E904" t="s">
         <v>6</v>
       </c>
       <c r="F904" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="907" spans="1:10">
       <c r="A907" s="23"/>
     </row>
     <row r="909" spans="1:10">
       <c r="A909" s="2" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B909" s="2"/>
       <c r="C909" s="2"/>
       <c r="D909" s="2"/>
       <c r="E909" s="2"/>
       <c r="F909" s="2"/>
       <c r="G909" s="2"/>
       <c r="H909" s="2"/>
       <c r="I909" s="2"/>
       <c r="J909" s="2"/>
     </row>
     <row r="910" spans="1:10">
       <c r="A910" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B910" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C910" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D910" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E910" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F910" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G910" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H910" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I910" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J910" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="911" spans="1:10">
       <c r="A911" s="3" t="s">
         <v>387</v>
       </c>
       <c r="B911" s="3" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C911" s="3"/>
       <c r="D911" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E911" s="3" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F911" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G911" s="3" t="s">
-        <v>17</v>
+        <v>401</v>
       </c>
       <c r="H911" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I911" s="6" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="J911" s="6" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="913" spans="1:10">
       <c r="A913" t="s">
         <v>20</v>
       </c>
       <c r="B913" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C913" t="s">
         <v>21</v>
       </c>
       <c r="D913" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E913" t="s">
         <v>5</v>
       </c>
       <c r="F913" t="s">
         <v>14</v>
       </c>
       <c r="G913" t="s">
         <v>7</v>
       </c>
       <c r="H913" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="914" spans="1:10">
       <c r="A914" t="s">
         <v>9</v>
       </c>
       <c r="B914" t="s">
         <v>391</v>
       </c>
       <c r="C914" t="s">
         <v>23</v>
       </c>
       <c r="D914" t="s">
         <v>24</v>
       </c>
       <c r="E914" t="s">
         <v>25</v>
       </c>
       <c r="F914" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="G914" t="s">
         <v>8</v>
       </c>
       <c r="H914" t="s">
-        <v>17</v>
+        <v>401</v>
       </c>
     </row>
     <row r="915" spans="1:10">
       <c r="A915" t="s">
         <v>27</v>
       </c>
       <c r="B915" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C915" t="s">
         <v>28</v>
       </c>
       <c r="D915" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="E915" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F915" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="G915" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H915" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
     </row>
     <row r="916" spans="1:10">
       <c r="A916" t="s">
+        <v>32</v>
+      </c>
+      <c r="B916" t="s">
+        <v>545</v>
+      </c>
+      <c r="C916" t="s">
         <v>33</v>
       </c>
-      <c r="B916" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D916" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="E916" t="s">
         <v>6</v>
       </c>
       <c r="F916" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
     </row>
     <row r="918" spans="1:10">
       <c r="A918" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B918" s="7"/>
       <c r="C918" s="7"/>
       <c r="D918" s="7"/>
       <c r="E918" s="7"/>
       <c r="F918" s="7"/>
       <c r="G918" s="7"/>
       <c r="H918" s="7"/>
     </row>
     <row r="920" spans="1:10">
       <c r="A920" s="8" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B920" s="8"/>
       <c r="C920" s="8"/>
       <c r="D920" s="8"/>
       <c r="E920" s="8"/>
       <c r="F920" s="8"/>
       <c r="G920" s="8"/>
       <c r="H920" s="8"/>
     </row>
     <row r="921" spans="1:10">
       <c r="A921" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B921" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B921" s="9" t="s">
+      <c r="C921" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C921" s="9" t="s">
+      <c r="D921" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D921" s="9" t="s">
+      <c r="E921" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E921" s="9" t="s">
+      <c r="F921" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F921" s="9" t="s">
+      <c r="G921" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G921" s="9" t="s">
+      <c r="H921" s="10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="922" spans="1:10">
       <c r="A922" s="3" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B922" s="3" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="C922" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D922" s="3">
         <v>601</v>
       </c>
       <c r="E922" s="3" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F922" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G922" s="3" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="H922" s="6" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="923" spans="1:10">
       <c r="A923" s="11" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B923" s="12"/>
       <c r="C923" s="12"/>
       <c r="D923" s="12"/>
       <c r="E923" s="12"/>
       <c r="F923" s="12"/>
       <c r="G923" s="12"/>
       <c r="H923" s="12"/>
     </row>
     <row r="925" spans="1:10">
       <c r="A925" s="13" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B925" s="13"/>
       <c r="C925" s="13"/>
     </row>
     <row r="926" spans="1:10">
       <c r="A926" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B926" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C926" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="927" spans="1:10">
       <c r="A927" s="16" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B927" s="16" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C927" s="17" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
     </row>
     <row r="929" spans="1:10">
       <c r="A929" s="18" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B929" s="18"/>
       <c r="C929" s="18"/>
       <c r="D929" s="18"/>
       <c r="E929" s="18"/>
     </row>
     <row r="930" spans="1:10">
       <c r="A930" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B930" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C930" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D930" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E930" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="931" spans="1:10">
       <c r="A931" s="21">
         <v>1430004</v>
       </c>
       <c r="B931" s="21" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C931" s="21" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D931" s="22" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="E931" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="934" spans="1:10">
       <c r="A934" s="23"/>
     </row>
     <row r="936" spans="1:10">
       <c r="A936" s="2" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B936" s="2"/>
       <c r="C936" s="2"/>
       <c r="D936" s="2"/>
       <c r="E936" s="2"/>
       <c r="F936" s="2"/>
       <c r="G936" s="2"/>
       <c r="H936" s="2"/>
       <c r="I936" s="2"/>
       <c r="J936" s="2"/>
     </row>
     <row r="937" spans="1:10">
       <c r="A937" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B937" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C937" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D937" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E937" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F937" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G937" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H937" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I937" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J937" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="938" spans="1:10">
       <c r="A938" s="3" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B938" s="3" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C938" s="3"/>
       <c r="D938" s="3" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="E938" s="3" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F938" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G938" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H938" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I938" s="6" t="s">
-        <v>559</v>
-[...1 lines deleted...]
-      <c r="J938" s="6"/>
+        <v>561</v>
+      </c>
+      <c r="J938" s="6" t="s">
+        <v>561</v>
+      </c>
     </row>
     <row r="940" spans="1:10">
       <c r="A940" t="s">
         <v>20</v>
       </c>
       <c r="B940" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C940" t="s">
         <v>21</v>
       </c>
       <c r="D940" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E940" t="s">
         <v>5</v>
       </c>
       <c r="F940" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="G940" t="s">
         <v>7</v>
       </c>
       <c r="H940" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="941" spans="1:10">
       <c r="A941" t="s">
         <v>9</v>
       </c>
       <c r="B941" t="s">
         <v>18</v>
       </c>
       <c r="C941" t="s">
         <v>23</v>
       </c>
       <c r="D941" t="s">
         <v>24</v>
       </c>
       <c r="E941" t="s">
         <v>25</v>
       </c>
       <c r="F941" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="G941" t="s">
         <v>8</v>
       </c>
       <c r="H941" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="942" spans="1:10">
       <c r="A942" t="s">
         <v>27</v>
       </c>
       <c r="B942" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C942" t="s">
         <v>28</v>
       </c>
       <c r="D942" t="s">
+        <v>561</v>
+      </c>
+      <c r="E942" t="s">
         <v>29</v>
       </c>
-      <c r="E942" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F942" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="G942" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H942" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="943" spans="1:10">
       <c r="A943" t="s">
+        <v>32</v>
+      </c>
+      <c r="B943" t="s">
+        <v>51</v>
+      </c>
+      <c r="C943" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D943" t="s">
         <v>385</v>
       </c>
       <c r="E943" t="s">
         <v>6</v>
       </c>
       <c r="F943" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="946" spans="1:10">
       <c r="A946" s="23"/>
     </row>
     <row r="948" spans="1:10">
       <c r="A948" s="2" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B948" s="2"/>
       <c r="C948" s="2"/>
       <c r="D948" s="2"/>
       <c r="E948" s="2"/>
       <c r="F948" s="2"/>
       <c r="G948" s="2"/>
       <c r="H948" s="2"/>
       <c r="I948" s="2"/>
       <c r="J948" s="2"/>
     </row>
     <row r="949" spans="1:10">
       <c r="A949" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B949" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C949" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D949" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E949" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F949" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G949" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H949" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I949" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J949" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="950" spans="1:10">
       <c r="A950" s="3" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B950" s="3" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C950" s="3"/>
       <c r="D950" s="3" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E950" s="3" t="s">
         <v>381</v>
       </c>
       <c r="F950" s="3" t="s">
-        <v>18</v>
+        <v>537</v>
       </c>
       <c r="G950" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H950" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I950" s="6" t="s">
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="J950" s="6"/>
+        <v>566</v>
+      </c>
+      <c r="J950" s="6" t="s">
+        <v>566</v>
+      </c>
     </row>
     <row r="952" spans="1:10">
       <c r="A952" t="s">
         <v>20</v>
       </c>
       <c r="B952" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C952" t="s">
         <v>21</v>
       </c>
       <c r="D952" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E952" t="s">
         <v>5</v>
       </c>
       <c r="F952" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G952" t="s">
         <v>7</v>
       </c>
       <c r="H952" t="s">
-        <v>18</v>
+        <v>537</v>
       </c>
     </row>
     <row r="953" spans="1:10">
       <c r="A953" t="s">
         <v>9</v>
       </c>
       <c r="B953" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C953" t="s">
         <v>23</v>
       </c>
       <c r="D953" t="s">
         <v>24</v>
       </c>
       <c r="E953" t="s">
         <v>25</v>
       </c>
       <c r="F953" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="G953" t="s">
         <v>8</v>
       </c>
       <c r="H953" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="954" spans="1:10">
       <c r="A954" t="s">
         <v>27</v>
       </c>
       <c r="B954" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="C954" t="s">
         <v>28</v>
       </c>
       <c r="D954" t="s">
+        <v>566</v>
+      </c>
+      <c r="E954" t="s">
         <v>29</v>
       </c>
-      <c r="E954" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F954" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="G954" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H954" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="955" spans="1:10">
       <c r="A955" t="s">
+        <v>32</v>
+      </c>
+      <c r="B955" t="s">
+        <v>51</v>
+      </c>
+      <c r="C955" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D955" t="s">
         <v>385</v>
       </c>
       <c r="E955" t="s">
         <v>6</v>
       </c>
       <c r="F955" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="958" spans="1:10">
       <c r="A958" s="23"/>
     </row>
     <row r="960" spans="1:10">
       <c r="A960" s="2" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="B960" s="2"/>
       <c r="C960" s="2"/>
       <c r="D960" s="2"/>
       <c r="E960" s="2"/>
       <c r="F960" s="2"/>
       <c r="G960" s="2"/>
       <c r="H960" s="2"/>
       <c r="I960" s="2"/>
       <c r="J960" s="2"/>
     </row>
     <row r="961" spans="1:10">
       <c r="A961" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B961" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C961" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D961" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E961" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F961" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G961" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H961" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I961" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J961" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="962" spans="1:10">
       <c r="A962" s="3" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B962" s="3" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C962" s="3"/>
       <c r="D962" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E962" s="3" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F962" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G962" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H962" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I962" s="6" t="s">
-        <v>569</v>
-[...1 lines deleted...]
-      <c r="J962" s="6"/>
+        <v>571</v>
+      </c>
+      <c r="J962" s="6" t="s">
+        <v>571</v>
+      </c>
     </row>
     <row r="964" spans="1:10">
       <c r="A964" t="s">
         <v>20</v>
       </c>
       <c r="B964" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C964" t="s">
         <v>21</v>
       </c>
       <c r="D964" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="E964" t="s">
         <v>5</v>
       </c>
       <c r="F964" t="s">
         <v>14</v>
       </c>
       <c r="G964" t="s">
         <v>7</v>
       </c>
       <c r="H964" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="965" spans="1:10">
       <c r="A965" t="s">
         <v>9</v>
       </c>
       <c r="B965" t="s">
         <v>18</v>
       </c>
       <c r="C965" t="s">
         <v>23</v>
       </c>
       <c r="D965" t="s">
         <v>24</v>
       </c>
       <c r="E965" t="s">
         <v>25</v>
       </c>
       <c r="F965" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="G965" t="s">
         <v>8</v>
       </c>
       <c r="H965" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="966" spans="1:10">
       <c r="A966" t="s">
         <v>27</v>
       </c>
       <c r="B966" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C966" t="s">
         <v>28</v>
       </c>
       <c r="D966" t="s">
+        <v>571</v>
+      </c>
+      <c r="E966" t="s">
         <v>29</v>
       </c>
-      <c r="E966" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F966" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="G966" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H966" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="967" spans="1:10">
       <c r="A967" t="s">
+        <v>32</v>
+      </c>
+      <c r="B967" t="s">
+        <v>51</v>
+      </c>
+      <c r="C967" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D967" t="s">
         <v>385</v>
       </c>
       <c r="E967" t="s">
         <v>6</v>
       </c>
       <c r="F967" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A39:H39"/>
     <mergeCell ref="A42:H42"/>
     <mergeCell ref="A44:C44"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A52:H52"/>
     <mergeCell ref="A55:H55"/>
     <mergeCell ref="A57:C57"/>
     <mergeCell ref="A61:E61"/>
     <mergeCell ref="A65:H65"/>