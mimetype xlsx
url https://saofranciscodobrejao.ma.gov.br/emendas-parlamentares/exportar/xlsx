--- v3 (2026-07-21)
+++ v4 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="572">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="611">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► CLEBER VERDE — Nº 23880005/2025</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
@@ -104,63 +104,66 @@
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>SAÚDE</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>São Francisco do Brejão</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
-    <t>R$ 268.750,04</t>
+    <t>R$ 275.490,04</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
+    <t>R$ 272.120,04</t>
+  </si>
+  <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Exec. Financeira</t>
   </si>
   <si>
-    <t>26,9%</t>
+    <t>27,2%</t>
   </si>
   <si>
     <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
   </si>
   <si>
     <t>EMPENHO Nº 8232002 | Data: 20/08/2025 | Vl. Empenhado: R$ 25.362,80 | Vl. Liquidado: R$ 25.362,80 | Vl. Pago: R$ 25.362,80</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>CPF/CNPJ</t>
   </si>
   <si>
     <t>Nat. Despesa</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Programa / Ação</t>
   </si>
   <si>
     <t>Modalidade Lic.</t>
   </si>
@@ -632,69 +635,96 @@
   <si>
     <t>EMPENHO Nº 0233013 | Data: 02/02/2026 | Vl. Empenhado: R$ 27.991,94 | Vl. Liquidado: R$ 27.991,94 | Vl. Pago: R$ 27.991,94</t>
   </si>
   <si>
     <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇO DE APOIO AO DIÁGNOSTICO EM EXAMES LABORATORIAIS, PARA ATENDIMENTO DE USUÁRIOS DO SUS, DESTINADOS A MANUTENÇÃO DA SECRETARIA DE SAÚDE, EM CONFORMIDADE COM O CONTRATO Nº 053/2021. PREGÃO PRESENCIAL Nº 014/2021, 4º TERMOS ADITIVO. REFERÊNTE A FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 0233013 (1 registro(s))</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>R$ 27.991,94</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 0233013 (1 registro(s))</t>
   </si>
   <si>
     <t>0256001</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
+    <t>EMPENHO Nº 7183002 | Data: 02/07/2026 | Vl. Empenhado: R$ 3.370,00 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>014/2026</t>
+  </si>
+  <si>
+    <t>R$ 3.370,00</t>
+  </si>
+  <si>
+    <t>Descrição:Proveniente de aquisição eventual e futura de materiais de malharia, em conformidade com o pregão eletrônico nº 009/2025 —&amp;nbsp;CPL e Contrato nº 014/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 7183002 | Data: 02/07/2026 | Vl. Empenhado: R$ 3.370,00 | Vl. Liquidado: R$ 3.370,00 | Vl. Pago: R$ 3.370,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 7183002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 7183002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
     <t>► ANDRÉ FUFUCA — Nº 30460003/2025</t>
   </si>
   <si>
     <t>ANDRÉ FUFUCA</t>
   </si>
   <si>
     <t>30460003/2025</t>
   </si>
   <si>
-    <t>R$ 186.106,05</t>
-[...8 lines deleted...]
-    <t>18,5%</t>
+    <t>R$ 209.562,23</t>
+  </si>
+  <si>
+    <t>R$ 192.808,26</t>
+  </si>
+  <si>
+    <t>R$ 192.413,56</t>
+  </si>
+  <si>
+    <t>19,2%</t>
   </si>
   <si>
     <t>EMPENHO Nº 8213048 | Data: 01/08/2025 | Vl. Empenhado: R$ 8.749,00 | Vl. Liquidado: R$ 8.749,00 | Vl. Pago: R$ 8.749,00</t>
   </si>
   <si>
     <t>63.540.504/0001-14</t>
   </si>
   <si>
     <t>0002 / Manutenção de Atividades das Unidades básica de Saude - UBS</t>
   </si>
   <si>
     <t>Dispensa de licitação</t>
   </si>
   <si>
     <t>Descrição:Proveniente de prestação de serviços de manutenção preventiva e corretiva de equipamentos odontológicos, em conformidade com o processo administrativo nº 049/2025, Dispensa de licitação nº 017/2025, Contrato nº 101/2025.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 8213048 (1 registro(s))</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>R$ 8.749,00</t>
   </si>
@@ -980,53 +1010,50 @@
   <si>
     <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE APOIO AO DIAGNÓSTICO EM EXAMES LABORATORIAIS, PARA ATENDIMENTO DE USUÁRIOS DO SUS, DESTINADOS A MANUTENÇÃO DA SECRECTARIA DE SAÚDE, EM CONFORMIDADE COM O CONTRATO Nº 053/2021. PREGÃO PRESENCIAL Nº 014/2021, 4º TERMO ADITIVO. REFERNTE A MARÇO DE 2026.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 0379001 (1 registro(s))</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>R$ 28.726,60</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 0379001 (1 registro(s))</t>
   </si>
   <si>
     <t>0382001</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>EMPENHO Nº 0497008 | Data: 07/04/2026 | Vl. Empenhado: R$ 4.500,00 | Vl. Liquidado: R$ 4.500,00 | Vl. Pago: R$ 4.500,00</t>
   </si>
   <si>
-    <t>014/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Descrição:PROVENIENTE DE AQUISIÇÃO EVENTUAL E FUTUTA DE MATERIAIS DE MALHARIA, EM CONFORMIDADE COM O PREGÃO ELETRÕNICO Nº 009/2025 -CPL E CONTRATO Nº 014/2026</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 0497008 (1 registro(s))</t>
   </si>
   <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>R$ 4.500,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 0497008 (1 registro(s))</t>
   </si>
   <si>
     <t>0499008</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>EMPENHO Nº 4100002 | Data: 10/04/2026 | Vl. Empenhado: R$ 8.714,00 | Vl. Liquidado: R$ 8.714,00 | Vl. Pago: R$ 8.714,00</t>
   </si>
   <si>
     <t>Descrição:PROVENIENTE DE CONSTITUI OBJETO DESTE CONTRATO A PRESTAÇÃO DE SERVIÇOS DE INSTALAÇÃO, RETIRADA E MANUTENÇÃO PREVENTIVA E CORRETIVA DA APARELHOS DE AR CONDICIONADO, REFRIGERADORES, BEBEDOUROS, FREEZER E FRIGOBAR, EM CONFORMIDADE COM AS ESPECIFICSAÇÃOES CONSTANTES DO TERMO DE REFER~ENCIA DO PROCESSO DE DISPENSA DE LICITAÇÃO Nº 026/2025 CONTRATO Nº 223/2025 E DA PROPOSTA APRESENTADA</t>
@@ -1151,50 +1178,137 @@
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 0250006 (1 registro(s))</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 0250006 (1 registro(s))</t>
   </si>
   <si>
     <t>0251002</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>EMPENHO Nº 0250005 | Data: 19/02/2026 | Vl. Empenhado: R$ 288,23 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
   </si>
   <si>
     <t>R$ 288,23</t>
   </si>
   <si>
     <t>Descrição:PROVENIENTE DE MATERIAL PARA LUBRIFICAÇÃO, REVISÃO, MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULO DE USO DA SECRETARIA DE SAÚDE</t>
   </si>
   <si>
+    <t>EMPENHO Nº 7201001 | Data: 20/07/2026 | Vl. Empenhado: R$ 1.613,55 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 1.613,55</t>
+  </si>
+  <si>
+    <t>Descrição:Proveniente de Material para lubrificação, revisão, manutenção e conservação de veículo de uso da secretaria de saúde.</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 6176001 | Data: 25/06/2026 | Vl. Empenhado: R$ 2.511,65 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 2.511,65</t>
+  </si>
+  <si>
+    <t>Descrição:Proveniente de Materiaal para lubricação, revisão, manutenção e conservação de veículos de uso da secretaria de saúde</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 7201002 | Data: 20/07/2026 | Vl. Empenhado: R$ 1.036,81 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 1.036,81</t>
+  </si>
+  <si>
+    <t>Descrição:Proveniente de prestação de serviços de alinhamento e balanceamento, revisão de veículo, chassi: 96YRBB001TJ254247 km:37592 placa: SNC2J82</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 6176002 | Data: 25/06/2026 | Vl. Empenhado: R$ 1.819,50 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 1.819,50</t>
+  </si>
+  <si>
+    <t>Descrição:Proveniente de prestação de serviços de alinhamento, revisão de veículo, chassi: 93YRB001TJ233929 KM: 35619 PLACA: SNC1C31</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 7201001 | Data: 20/07/2026 | Vl. Empenhado: R$ 1.613,55 | Vl. Liquidado: R$ 1.613,55 | Vl. Pago: R$ 1.613,55</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 7201001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 7201001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 7201002 | Data: 20/07/2026 | Vl. Empenhado: R$ 1.036,81 | Vl. Liquidado: R$ 1.036,81 | Vl. Pago: R$ 1.036,81</t>
+  </si>
+  <si>
+    <t>Descrição:Proveniente de Prestação de serviços de alinhamento e balanceamento, revisão de veículo, chassi: 93YRBB001TJ254227 KM: 37592 PLACA: SNC2J82</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 7201002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 7201002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Descrição:Proveniente de Material para lubrificação, revisão, manutenção e conservação de veículos de uso da secretaria de saúde</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 6176001 | Data: 25/06/2026 | Vl. Empenhado: R$ 2.511,65 | Vl. Liquidado: R$ 2.511,65 | Vl. Pago: R$ 2.511,65</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 6176001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 6176001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Descrição:Proveniente de Prestação de serviços de alinhamento e balanceamento, revisão de veículo, chassi: 93YRBB001TJ233929 KM: 35619 PLACA: SNC1C31</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 6176002 | Data: 25/06/2026 | Vl. Empenhado: R$ 1.819,50 | Vl. Liquidado: R$ 1.819,50 | Vl. Pago: R$ 1.819,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 6176002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 6176002 (1 registro(s))</t>
+  </si>
+  <si>
     <t>► CLEBER VERDE — Nº 36000580685202400/2024</t>
   </si>
   <si>
     <t>36000580685202400/2024</t>
   </si>
   <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
     <t>R$ 266.000,00</t>
   </si>
   <si>
     <t>23/05/2024</t>
   </si>
   <si>
     <t>Sao francisco do Brejao</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 202342120003/2023</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
@@ -1623,50 +1737,53 @@
     <t>36880008/2021</t>
   </si>
   <si>
     <t>R$ 249.321,00</t>
   </si>
   <si>
     <t>20/10/2021</t>
   </si>
   <si>
     <t>R$ 50.679,00</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHÃO — Nº 71110008/2021</t>
   </si>
   <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
     <t>71110008/2021</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA</t>
   </si>
   <si>
     <t>INCREMENTO PAB</t>
+  </si>
+  <si>
+    <t>Estadual</t>
   </si>
   <si>
     <t>R$ 400.000,00</t>
   </si>
   <si>
     <t>03/09/2021</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 202142120008/2021</t>
   </si>
   <si>
     <t>202142120008/2021</t>
   </si>
   <si>
     <t>EQUIPAMENTO E MATERIAL PERMANENTE</t>
   </si>
   <si>
     <t>R$ 300.000,00</t>
   </si>
   <si>
     <t>30/07/2021</t>
   </si>
   <si>
     <t>R$ 295.000,00</t>
   </si>
@@ -2291,54 +2408,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J967"/>
+  <dimension ref="A1:J1082"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J962" sqref="J962"/>
+      <selection activeCell="J1077" sqref="J1077"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -2455,11516 +2572,13016 @@
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="s">
         <v>31</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
         <v>32</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H14" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D15" s="3">
         <v>600</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="16">
         <v>571</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" s="17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B23" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C23" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E23" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="21">
         <v>8237010</v>
       </c>
       <c r="B24" s="21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C24" s="21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D24" s="22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E24" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G27" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H27" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D28" s="3">
         <v>600</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="16">
         <v>572</v>
       </c>
       <c r="B33" s="16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C33" s="17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C36" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D36" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="21">
         <v>8237011</v>
       </c>
       <c r="B37" s="21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C37" s="21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D37" s="22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E37" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G40" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H40" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="3">
         <v>600</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="16">
         <v>573</v>
       </c>
       <c r="B46" s="16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C46" s="17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B48" s="18"/>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C49" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D49" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="21">
         <v>8237009</v>
       </c>
       <c r="B50" s="21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C50" s="21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D50" s="22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E50" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="8"/>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G53" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H53" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D54" s="3">
         <v>600</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H54" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="12"/>
       <c r="D55" s="12"/>
       <c r="E55" s="12"/>
       <c r="F55" s="12"/>
       <c r="G55" s="12"/>
       <c r="H55" s="12"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57" s="13"/>
       <c r="C57" s="13"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B58" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="16">
         <v>591</v>
       </c>
       <c r="B59" s="16" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C59" s="17" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61" s="18"/>
       <c r="C61" s="18"/>
       <c r="D61" s="18"/>
       <c r="E61" s="18"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B62" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C62" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D62" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E62" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="21">
         <v>9261003</v>
       </c>
       <c r="B63" s="21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C63" s="21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D63" s="22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E63" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8"/>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="8"/>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G66" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H66" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D67" s="3">
         <v>600</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H67" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="11" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B68" s="12"/>
       <c r="C68" s="12"/>
       <c r="D68" s="12"/>
       <c r="E68" s="12"/>
       <c r="F68" s="12"/>
       <c r="G68" s="12"/>
       <c r="H68" s="12"/>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B70" s="13"/>
       <c r="C70" s="13"/>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B71" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="16">
         <v>250000320</v>
       </c>
       <c r="B72" s="16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C72" s="17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B74" s="18"/>
       <c r="C74" s="18"/>
       <c r="D74" s="18"/>
       <c r="E74" s="18"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B75" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C75" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D75" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E75" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="21">
         <v>9245004</v>
       </c>
       <c r="B76" s="21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C76" s="21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D76" s="22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E76" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8"/>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="8"/>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G79" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H79" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D80" s="3">
         <v>600</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H80" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B81" s="12"/>
       <c r="C81" s="12"/>
       <c r="D81" s="12"/>
       <c r="E81" s="12"/>
       <c r="F81" s="12"/>
       <c r="G81" s="12"/>
       <c r="H81" s="12"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B83" s="13"/>
       <c r="C83" s="13"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B84" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="16">
         <v>250000319</v>
       </c>
       <c r="B85" s="16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C85" s="17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B87" s="18"/>
       <c r="C87" s="18"/>
       <c r="D87" s="18"/>
       <c r="E87" s="18"/>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B88" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C88" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D88" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E88" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="21">
         <v>9245008</v>
       </c>
       <c r="B89" s="21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C89" s="21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D89" s="22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E89" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="8"/>
       <c r="D91" s="8"/>
       <c r="E91" s="8"/>
       <c r="F91" s="8"/>
       <c r="G91" s="8"/>
       <c r="H91" s="8"/>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E92" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G92" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H92" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D93" s="3">
         <v>600</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H93" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B94" s="12"/>
       <c r="C94" s="12"/>
       <c r="D94" s="12"/>
       <c r="E94" s="12"/>
       <c r="F94" s="12"/>
       <c r="G94" s="12"/>
       <c r="H94" s="12"/>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B96" s="13"/>
       <c r="C96" s="13"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B97" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="16">
         <v>176639</v>
       </c>
       <c r="B98" s="16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C98" s="17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B100" s="18"/>
       <c r="C100" s="18"/>
       <c r="D100" s="18"/>
       <c r="E100" s="18"/>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B101" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C101" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D101" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E101" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="21">
         <v>9245005</v>
       </c>
       <c r="B102" s="21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C102" s="21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D102" s="22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E102" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="8"/>
       <c r="D104" s="8"/>
       <c r="E104" s="8"/>
       <c r="F104" s="8"/>
       <c r="G104" s="8"/>
       <c r="H104" s="8"/>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B105" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C105" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E105" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F105" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G105" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H105" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D106" s="3">
         <v>600</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H106" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B107" s="12"/>
       <c r="C107" s="12"/>
       <c r="D107" s="12"/>
       <c r="E107" s="12"/>
       <c r="F107" s="12"/>
       <c r="G107" s="12"/>
       <c r="H107" s="12"/>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B109" s="13"/>
       <c r="C109" s="13"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B110" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C110" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="16">
         <v>176640</v>
       </c>
       <c r="B111" s="16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C111" s="17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B113" s="18"/>
       <c r="C113" s="18"/>
       <c r="D113" s="18"/>
       <c r="E113" s="18"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B114" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C114" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D114" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E114" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="21">
         <v>9245007</v>
       </c>
       <c r="B115" s="21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C115" s="21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D115" s="22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E115" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="8"/>
       <c r="D117" s="8"/>
       <c r="E117" s="8"/>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
       <c r="H117" s="8"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B118" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C118" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E118" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F118" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G118" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H118" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D119" s="3">
         <v>600</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H119" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B120" s="12"/>
       <c r="C120" s="12"/>
       <c r="D120" s="12"/>
       <c r="E120" s="12"/>
       <c r="F120" s="12"/>
       <c r="G120" s="12"/>
       <c r="H120" s="12"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B122" s="13"/>
       <c r="C122" s="13"/>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B123" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C123" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="16">
         <v>176641</v>
       </c>
       <c r="B124" s="16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C124" s="17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B126" s="18"/>
       <c r="C126" s="18"/>
       <c r="D126" s="18"/>
       <c r="E126" s="18"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B127" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C127" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D127" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E127" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="21">
         <v>9245006</v>
       </c>
       <c r="B128" s="21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C128" s="21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D128" s="22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E128" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="8"/>
       <c r="D130" s="8"/>
       <c r="E130" s="8"/>
       <c r="F130" s="8"/>
       <c r="G130" s="8"/>
       <c r="H130" s="8"/>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B131" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C131" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E131" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F131" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G131" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H131" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D132" s="3">
         <v>600</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H132" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B133" s="12"/>
       <c r="C133" s="12"/>
       <c r="D133" s="12"/>
       <c r="E133" s="12"/>
       <c r="F133" s="12"/>
       <c r="G133" s="12"/>
       <c r="H133" s="12"/>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B135" s="13"/>
       <c r="C135" s="13"/>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B136" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C136" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="16">
         <v>29299</v>
       </c>
       <c r="B137" s="16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C137" s="17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B139" s="18"/>
       <c r="C139" s="18"/>
       <c r="D139" s="18"/>
       <c r="E139" s="18"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B140" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C140" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D140" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E140" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="21">
         <v>10303001</v>
       </c>
       <c r="B141" s="21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C141" s="21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D141" s="22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E141" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="8"/>
       <c r="D143" s="8"/>
       <c r="E143" s="8"/>
       <c r="F143" s="8"/>
       <c r="G143" s="8"/>
       <c r="H143" s="8"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B144" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C144" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E144" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F144" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G144" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H144" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D145" s="3">
         <v>600</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H145" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B146" s="12"/>
       <c r="C146" s="12"/>
       <c r="D146" s="12"/>
       <c r="E146" s="12"/>
       <c r="F146" s="12"/>
       <c r="G146" s="12"/>
       <c r="H146" s="12"/>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B148" s="13"/>
       <c r="C148" s="13"/>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B149" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C149" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="16">
         <v>250002603</v>
       </c>
       <c r="B150" s="16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C150" s="17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B152" s="18"/>
       <c r="C152" s="18"/>
       <c r="D152" s="18"/>
       <c r="E152" s="18"/>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B153" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C153" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D153" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E153" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="21">
         <v>10303002</v>
       </c>
       <c r="B154" s="21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C154" s="21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D154" s="22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E154" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="8"/>
       <c r="D156" s="8"/>
       <c r="E156" s="8"/>
       <c r="F156" s="8"/>
       <c r="G156" s="8"/>
       <c r="H156" s="8"/>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B157" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E157" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F157" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G157" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H157" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D158" s="3">
         <v>600</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H158" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B159" s="12"/>
       <c r="C159" s="12"/>
       <c r="D159" s="12"/>
       <c r="E159" s="12"/>
       <c r="F159" s="12"/>
       <c r="G159" s="12"/>
       <c r="H159" s="12"/>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B161" s="13"/>
       <c r="C161" s="13"/>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B162" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C162" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="16">
         <v>4765</v>
       </c>
       <c r="B163" s="16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C163" s="17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B165" s="18"/>
       <c r="C165" s="18"/>
       <c r="D165" s="18"/>
       <c r="E165" s="18"/>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B166" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C166" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D166" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E166" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="21">
         <v>11316001</v>
       </c>
       <c r="B167" s="21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C167" s="21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D167" s="22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E167" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="8"/>
       <c r="D169" s="8"/>
       <c r="E169" s="8"/>
       <c r="F169" s="8"/>
       <c r="G169" s="8"/>
       <c r="H169" s="8"/>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B170" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C170" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E170" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F170" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G170" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H170" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D171" s="3">
         <v>600</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F171" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H171" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B172" s="12"/>
       <c r="C172" s="12"/>
       <c r="D172" s="12"/>
       <c r="E172" s="12"/>
       <c r="F172" s="12"/>
       <c r="G172" s="12"/>
       <c r="H172" s="12"/>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B174" s="13"/>
       <c r="C174" s="13"/>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B175" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C175" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="16">
         <v>250000191</v>
       </c>
       <c r="B176" s="16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C176" s="17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B178" s="18"/>
       <c r="C178" s="18"/>
       <c r="D178" s="18"/>
       <c r="E178" s="18"/>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B179" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C179" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D179" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E179" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="21">
         <v>11328020</v>
       </c>
       <c r="B180" s="21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C180" s="21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D180" s="22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E180" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="8"/>
       <c r="D182" s="8"/>
       <c r="E182" s="8"/>
       <c r="F182" s="8"/>
       <c r="G182" s="8"/>
       <c r="H182" s="8"/>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B183" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C183" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E183" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F183" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G183" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H183" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D184" s="3">
         <v>600</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H184" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B185" s="12"/>
       <c r="C185" s="12"/>
       <c r="D185" s="12"/>
       <c r="E185" s="12"/>
       <c r="F185" s="12"/>
       <c r="G185" s="12"/>
       <c r="H185" s="12"/>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B187" s="13"/>
       <c r="C187" s="13"/>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B188" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C188" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="16">
         <v>250000044</v>
       </c>
       <c r="B189" s="16" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C189" s="17" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="18" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B191" s="18"/>
       <c r="C191" s="18"/>
       <c r="D191" s="18"/>
       <c r="E191" s="18"/>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B192" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C192" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D192" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E192" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="21">
         <v>12344034</v>
       </c>
       <c r="B193" s="21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C193" s="21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D193" s="22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E193" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="8"/>
       <c r="D195" s="8"/>
       <c r="E195" s="8"/>
       <c r="F195" s="8"/>
       <c r="G195" s="8"/>
       <c r="H195" s="8"/>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B196" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E196" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F196" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G196" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H196" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D197" s="3">
         <v>600</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F197" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H197" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B198" s="12"/>
       <c r="C198" s="12"/>
       <c r="D198" s="12"/>
       <c r="E198" s="12"/>
       <c r="F198" s="12"/>
       <c r="G198" s="12"/>
       <c r="H198" s="12"/>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B200" s="13"/>
       <c r="C200" s="13"/>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B201" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C201" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="16">
         <v>250000218</v>
       </c>
       <c r="B202" s="16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C202" s="17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B204" s="18"/>
       <c r="C204" s="18"/>
       <c r="D204" s="18"/>
       <c r="E204" s="18"/>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B205" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C205" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D205" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E205" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="21">
         <v>12356008</v>
       </c>
       <c r="B206" s="21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C206" s="21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D206" s="22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E206" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B208" s="8"/>
       <c r="C208" s="8"/>
       <c r="D208" s="8"/>
       <c r="E208" s="8"/>
       <c r="F208" s="8"/>
       <c r="G208" s="8"/>
       <c r="H208" s="8"/>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B209" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C209" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E209" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F209" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G209" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H209" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D210" s="3">
         <v>600</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H210" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B211" s="12"/>
       <c r="C211" s="12"/>
       <c r="D211" s="12"/>
       <c r="E211" s="12"/>
       <c r="F211" s="12"/>
       <c r="G211" s="12"/>
       <c r="H211" s="12"/>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B213" s="13"/>
       <c r="C213" s="13"/>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B214" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C214" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="16">
         <v>26586</v>
       </c>
       <c r="B215" s="16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C215" s="17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B217" s="18"/>
       <c r="C217" s="18"/>
       <c r="D217" s="18"/>
       <c r="E217" s="18"/>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B218" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C218" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D218" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E218" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B219" s="21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C219" s="21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D219" s="22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E219" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B221" s="8"/>
       <c r="C221" s="8"/>
       <c r="D221" s="8"/>
       <c r="E221" s="8"/>
       <c r="F221" s="8"/>
       <c r="G221" s="8"/>
       <c r="H221" s="8"/>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B222" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C222" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E222" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F222" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G222" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H222" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D223" s="3">
         <v>600</v>
       </c>
       <c r="E223" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F223" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G223" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H223" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B224" s="12"/>
       <c r="C224" s="12"/>
       <c r="D224" s="12"/>
       <c r="E224" s="12"/>
       <c r="F224" s="12"/>
       <c r="G224" s="12"/>
       <c r="H224" s="12"/>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B226" s="13"/>
       <c r="C226" s="13"/>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B227" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C227" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="16">
         <v>22</v>
       </c>
       <c r="B228" s="16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C228" s="17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B230" s="18"/>
       <c r="C230" s="18"/>
       <c r="D230" s="18"/>
       <c r="E230" s="18"/>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B231" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C231" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D231" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E231" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B232" s="21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C232" s="21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D232" s="22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E232" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B234" s="8"/>
       <c r="C234" s="8"/>
       <c r="D234" s="8"/>
       <c r="E234" s="8"/>
       <c r="F234" s="8"/>
       <c r="G234" s="8"/>
       <c r="H234" s="8"/>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B235" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C235" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D235" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E235" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F235" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G235" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H235" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D236" s="3">
         <v>600</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F236" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G236" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H236" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B237" s="12"/>
       <c r="C237" s="12"/>
       <c r="D237" s="12"/>
       <c r="E237" s="12"/>
       <c r="F237" s="12"/>
       <c r="G237" s="12"/>
       <c r="H237" s="12"/>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B239" s="13"/>
       <c r="C239" s="13"/>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B240" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C240" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="16">
         <v>250000009</v>
       </c>
       <c r="B241" s="16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C241" s="17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B243" s="18"/>
       <c r="C243" s="18"/>
       <c r="D243" s="18"/>
       <c r="E243" s="18"/>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B244" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C244" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D244" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E244" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="21" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B245" s="21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C245" s="21" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D245" s="22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E245" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B247" s="8"/>
       <c r="C247" s="8"/>
       <c r="D247" s="8"/>
       <c r="E247" s="8"/>
       <c r="F247" s="8"/>
       <c r="G247" s="8"/>
       <c r="H247" s="8"/>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B248" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C248" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D248" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E248" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F248" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G248" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H248" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D249" s="3">
         <v>600</v>
       </c>
       <c r="E249" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F249" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G249" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H249" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B250" s="12"/>
       <c r="C250" s="12"/>
       <c r="D250" s="12"/>
       <c r="E250" s="12"/>
       <c r="F250" s="12"/>
       <c r="G250" s="12"/>
       <c r="H250" s="12"/>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B252" s="13"/>
       <c r="C252" s="13"/>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B253" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C253" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="16">
         <v>42</v>
       </c>
       <c r="B254" s="16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C254" s="17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B256" s="18"/>
       <c r="C256" s="18"/>
       <c r="D256" s="18"/>
       <c r="E256" s="18"/>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B257" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C257" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D257" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E257" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B258" s="21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C258" s="21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D258" s="22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E258" s="21" t="s">
-        <v>62</v>
-      </c>
+        <v>63</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="B260" s="8"/>
+      <c r="C260" s="8"/>
+      <c r="D260" s="8"/>
+      <c r="E260" s="8"/>
+      <c r="F260" s="8"/>
+      <c r="G260" s="8"/>
+      <c r="H260" s="8"/>
     </row>
     <row r="261" spans="1:10">
-      <c r="A261" s="23"/>
+      <c r="A261" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B261" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C261" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D261" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E261" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F261" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G261" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H261" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B262" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D262" s="3">
+        <v>600</v>
+      </c>
+      <c r="E262" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F262" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G262" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="H262" s="6" t="s">
+        <v>209</v>
+      </c>
     </row>
     <row r="263" spans="1:10">
-      <c r="A263" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A264" s="4" t="s">
+      <c r="A263" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="B263" s="12"/>
+      <c r="C263" s="12"/>
+      <c r="D263" s="12"/>
+      <c r="E263" s="12"/>
+      <c r="F263" s="12"/>
+      <c r="G263" s="12"/>
+      <c r="H263" s="12"/>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="B265" s="8"/>
+      <c r="C265" s="8"/>
+      <c r="D265" s="8"/>
+      <c r="E265" s="8"/>
+      <c r="F265" s="8"/>
+      <c r="G265" s="8"/>
+      <c r="H265" s="8"/>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B266" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C266" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D266" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E266" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F266" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G266" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H266" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D267" s="3">
+        <v>600</v>
+      </c>
+      <c r="E267" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F267" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G267" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="H267" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="B268" s="12"/>
+      <c r="C268" s="12"/>
+      <c r="D268" s="12"/>
+      <c r="E268" s="12"/>
+      <c r="F268" s="12"/>
+      <c r="G268" s="12"/>
+      <c r="H268" s="12"/>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="B270" s="13"/>
+      <c r="C270" s="13"/>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B271" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C271" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="16">
+        <v>669</v>
+      </c>
+      <c r="B272" s="16" t="s">
+        <v>213</v>
+      </c>
+      <c r="C272" s="17" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="18" t="s">
+        <v>214</v>
+      </c>
+      <c r="B274" s="18"/>
+      <c r="C274" s="18"/>
+      <c r="D274" s="18"/>
+      <c r="E274" s="18"/>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B275" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C275" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D275" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E275" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="21">
+        <v>71194006</v>
+      </c>
+      <c r="B276" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="C276" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D276" s="22" t="s">
+        <v>209</v>
+      </c>
+      <c r="E276" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="23"/>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B281" s="2"/>
+      <c r="C281" s="2"/>
+      <c r="D281" s="2"/>
+      <c r="E281" s="2"/>
+      <c r="F281" s="2"/>
+      <c r="G281" s="2"/>
+      <c r="H281" s="2"/>
+      <c r="I281" s="2"/>
+      <c r="J281" s="2"/>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B264" s="4" t="s">
+      <c r="B282" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C264" s="4" t="s">
+      <c r="C282" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D264" s="4" t="s">
+      <c r="D282" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E264" s="4" t="s">
+      <c r="E282" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F264" s="4" t="s">
+      <c r="F282" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G264" s="4" t="s">
+      <c r="G282" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H264" s="4" t="s">
+      <c r="H282" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I264" s="5" t="s">
+      <c r="I282" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J264" s="5" t="s">
+      <c r="J282" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="265" spans="1:10">
-[...3 lines deleted...]
-      <c r="B265" s="3" t="s">
+    <row r="283" spans="1:10">
+      <c r="A283" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C283" s="3"/>
+      <c r="D283" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E283" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F283" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G283" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H283" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I283" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J283" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" t="s">
+        <v>20</v>
+      </c>
+      <c r="B285" t="s">
+        <v>218</v>
+      </c>
+      <c r="C285" t="s">
+        <v>21</v>
+      </c>
+      <c r="D285" t="s">
+        <v>22</v>
+      </c>
+      <c r="E285" t="s">
+        <v>5</v>
+      </c>
+      <c r="F285" t="s">
+        <v>14</v>
+      </c>
+      <c r="G285" t="s">
+        <v>7</v>
+      </c>
+      <c r="H285" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" t="s">
+        <v>9</v>
+      </c>
+      <c r="B286" t="s">
+        <v>18</v>
+      </c>
+      <c r="C286" t="s">
+        <v>23</v>
+      </c>
+      <c r="D286" t="s">
+        <v>24</v>
+      </c>
+      <c r="E286" t="s">
+        <v>25</v>
+      </c>
+      <c r="F286" t="s">
+        <v>26</v>
+      </c>
+      <c r="G286" t="s">
+        <v>8</v>
+      </c>
+      <c r="H286" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" t="s">
+        <v>27</v>
+      </c>
+      <c r="B287" t="s">
+        <v>19</v>
+      </c>
+      <c r="C287" t="s">
+        <v>28</v>
+      </c>
+      <c r="D287" t="s">
+        <v>19</v>
+      </c>
+      <c r="E287" t="s">
+        <v>29</v>
+      </c>
+      <c r="F287" t="s">
+        <v>219</v>
+      </c>
+      <c r="G287" t="s">
+        <v>31</v>
+      </c>
+      <c r="H287" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" t="s">
+        <v>33</v>
+      </c>
+      <c r="B288" t="s">
+        <v>221</v>
+      </c>
+      <c r="C288" t="s">
+        <v>34</v>
+      </c>
+      <c r="D288" t="s">
+        <v>222</v>
+      </c>
+      <c r="E288" t="s">
+        <v>6</v>
+      </c>
+      <c r="F288" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B290" s="7"/>
+      <c r="C290" s="7"/>
+      <c r="D290" s="7"/>
+      <c r="E290" s="7"/>
+      <c r="F290" s="7"/>
+      <c r="G290" s="7"/>
+      <c r="H290" s="7"/>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="B292" s="8"/>
+      <c r="C292" s="8"/>
+      <c r="D292" s="8"/>
+      <c r="E292" s="8"/>
+      <c r="F292" s="8"/>
+      <c r="G292" s="8"/>
+      <c r="H292" s="8"/>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B293" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C293" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D293" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E293" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F293" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G293" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H293" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B294" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D294" s="3">
+        <v>706</v>
+      </c>
+      <c r="E294" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="F294" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G294" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H294" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="B295" s="12"/>
+      <c r="C295" s="12"/>
+      <c r="D295" s="12"/>
+      <c r="E295" s="12"/>
+      <c r="F295" s="12"/>
+      <c r="G295" s="12"/>
+      <c r="H295" s="12"/>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="B297" s="13"/>
+      <c r="C297" s="13"/>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B298" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C298" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="16">
+        <v>25000034</v>
+      </c>
+      <c r="B299" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C299" s="17" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="18" t="s">
+        <v>231</v>
+      </c>
+      <c r="B301" s="18"/>
+      <c r="C301" s="18"/>
+      <c r="D301" s="18"/>
+      <c r="E301" s="18"/>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B302" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C302" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D302" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E302" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" s="21">
+        <v>10303016</v>
+      </c>
+      <c r="B303" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="C303" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="D303" s="22" t="s">
+        <v>230</v>
+      </c>
+      <c r="E303" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="B305" s="8"/>
+      <c r="C305" s="8"/>
+      <c r="D305" s="8"/>
+      <c r="E305" s="8"/>
+      <c r="F305" s="8"/>
+      <c r="G305" s="8"/>
+      <c r="H305" s="8"/>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B306" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C306" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D306" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E306" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F306" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G306" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H306" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B307" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D307" s="3">
+        <v>706</v>
+      </c>
+      <c r="E307" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F307" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G307" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="H307" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="B308" s="12"/>
+      <c r="C308" s="12"/>
+      <c r="D308" s="12"/>
+      <c r="E308" s="12"/>
+      <c r="F308" s="12"/>
+      <c r="G308" s="12"/>
+      <c r="H308" s="12"/>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="B310" s="13"/>
+      <c r="C310" s="13"/>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B311" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C311" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="16">
+        <v>250000008</v>
+      </c>
+      <c r="B312" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="C312" s="17" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="18" t="s">
+        <v>238</v>
+      </c>
+      <c r="B314" s="18"/>
+      <c r="C314" s="18"/>
+      <c r="D314" s="18"/>
+      <c r="E314" s="18"/>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B315" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C315" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D315" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E315" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" s="21">
+        <v>2025.11322003</v>
+      </c>
+      <c r="B316" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="C316" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="D316" s="22" t="s">
+        <v>237</v>
+      </c>
+      <c r="E316" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="B318" s="8"/>
+      <c r="C318" s="8"/>
+      <c r="D318" s="8"/>
+      <c r="E318" s="8"/>
+      <c r="F318" s="8"/>
+      <c r="G318" s="8"/>
+      <c r="H318" s="8"/>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B319" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C319" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D319" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E319" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F319" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G319" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H319" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D320" s="3">
+        <v>706</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G320" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H320" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="B321" s="12"/>
+      <c r="C321" s="12"/>
+      <c r="D321" s="12"/>
+      <c r="E321" s="12"/>
+      <c r="F321" s="12"/>
+      <c r="G321" s="12"/>
+      <c r="H321" s="12"/>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="B323" s="13"/>
+      <c r="C323" s="13"/>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B324" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C324" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" s="16">
+        <v>7</v>
+      </c>
+      <c r="B325" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="C325" s="17" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" s="18" t="s">
+        <v>245</v>
+      </c>
+      <c r="B327" s="18"/>
+      <c r="C327" s="18"/>
+      <c r="D327" s="18"/>
+      <c r="E327" s="18"/>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B328" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C328" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D328" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E328" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" s="21">
+        <v>2025.0112036</v>
+      </c>
+      <c r="B329" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="C329" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D329" s="22" t="s">
+        <v>244</v>
+      </c>
+      <c r="E329" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="B331" s="8"/>
+      <c r="C331" s="8"/>
+      <c r="D331" s="8"/>
+      <c r="E331" s="8"/>
+      <c r="F331" s="8"/>
+      <c r="G331" s="8"/>
+      <c r="H331" s="8"/>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B332" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C332" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D332" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E332" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F332" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G332" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H332" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10">
+      <c r="A333" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B333" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D333" s="3">
+        <v>706</v>
+      </c>
+      <c r="E333" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F333" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G333" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H333" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="B334" s="12"/>
+      <c r="C334" s="12"/>
+      <c r="D334" s="12"/>
+      <c r="E334" s="12"/>
+      <c r="F334" s="12"/>
+      <c r="G334" s="12"/>
+      <c r="H334" s="12"/>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="B336" s="13"/>
+      <c r="C336" s="13"/>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B337" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C337" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" s="16">
+        <v>8</v>
+      </c>
+      <c r="B338" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="C338" s="17" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="18" t="s">
+        <v>251</v>
+      </c>
+      <c r="B340" s="18"/>
+      <c r="C340" s="18"/>
+      <c r="D340" s="18"/>
+      <c r="E340" s="18"/>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B341" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C341" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D341" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E341" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" s="21">
+        <v>2026.0112038</v>
+      </c>
+      <c r="B342" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="C342" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D342" s="22" t="s">
+        <v>250</v>
+      </c>
+      <c r="E342" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B344" s="8"/>
+      <c r="C344" s="8"/>
+      <c r="D344" s="8"/>
+      <c r="E344" s="8"/>
+      <c r="F344" s="8"/>
+      <c r="G344" s="8"/>
+      <c r="H344" s="8"/>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B345" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C345" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D345" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E345" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F345" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G345" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H345" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D346" s="3">
+        <v>706</v>
+      </c>
+      <c r="E346" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F346" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G346" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H346" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="B347" s="12"/>
+      <c r="C347" s="12"/>
+      <c r="D347" s="12"/>
+      <c r="E347" s="12"/>
+      <c r="F347" s="12"/>
+      <c r="G347" s="12"/>
+      <c r="H347" s="12"/>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="B349" s="13"/>
+      <c r="C349" s="13"/>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B350" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C350" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" s="16">
+        <v>178168</v>
+      </c>
+      <c r="B351" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="C351" s="17" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" s="18" t="s">
+        <v>256</v>
+      </c>
+      <c r="B353" s="18"/>
+      <c r="C353" s="18"/>
+      <c r="D353" s="18"/>
+      <c r="E353" s="18"/>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B354" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C354" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D354" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E354" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" s="21">
+        <v>2026.011204</v>
+      </c>
+      <c r="B355" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="C355" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D355" s="22" t="s">
+        <v>255</v>
+      </c>
+      <c r="E355" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="B357" s="8"/>
+      <c r="C357" s="8"/>
+      <c r="D357" s="8"/>
+      <c r="E357" s="8"/>
+      <c r="F357" s="8"/>
+      <c r="G357" s="8"/>
+      <c r="H357" s="8"/>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B358" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C358" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D358" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E358" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F358" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G358" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H358" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B359" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C359" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D359" s="3">
+        <v>706</v>
+      </c>
+      <c r="E359" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F359" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G359" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H359" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="B360" s="12"/>
+      <c r="C360" s="12"/>
+      <c r="D360" s="12"/>
+      <c r="E360" s="12"/>
+      <c r="F360" s="12"/>
+      <c r="G360" s="12"/>
+      <c r="H360" s="12"/>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="B362" s="13"/>
+      <c r="C362" s="13"/>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B363" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C363" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="16">
+        <v>178167</v>
+      </c>
+      <c r="B364" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="C364" s="17" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="18" t="s">
+        <v>261</v>
+      </c>
+      <c r="B366" s="18"/>
+      <c r="C366" s="18"/>
+      <c r="D366" s="18"/>
+      <c r="E366" s="18"/>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B367" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C367" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D367" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E367" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="21">
+        <v>2026.0112041</v>
+      </c>
+      <c r="B368" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="C368" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D368" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="E368" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="B370" s="8"/>
+      <c r="C370" s="8"/>
+      <c r="D370" s="8"/>
+      <c r="E370" s="8"/>
+      <c r="F370" s="8"/>
+      <c r="G370" s="8"/>
+      <c r="H370" s="8"/>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B371" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C371" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D371" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E371" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F371" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G371" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H371" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B372" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C372" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D372" s="3">
+        <v>706</v>
+      </c>
+      <c r="E372" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F372" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G372" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H372" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="B373" s="12"/>
+      <c r="C373" s="12"/>
+      <c r="D373" s="12"/>
+      <c r="E373" s="12"/>
+      <c r="F373" s="12"/>
+      <c r="G373" s="12"/>
+      <c r="H373" s="12"/>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="B375" s="13"/>
+      <c r="C375" s="13"/>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B376" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C376" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377" s="16">
+        <v>76</v>
+      </c>
+      <c r="B377" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="C377" s="17" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" s="18" t="s">
+        <v>268</v>
+      </c>
+      <c r="B379" s="18"/>
+      <c r="C379" s="18"/>
+      <c r="D379" s="18"/>
+      <c r="E379" s="18"/>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B380" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C380" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D380" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E380" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" s="21">
+        <v>2026.0114002</v>
+      </c>
+      <c r="B381" s="21" t="s">
+        <v>266</v>
+      </c>
+      <c r="C381" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D381" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="E381" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="B383" s="8"/>
+      <c r="C383" s="8"/>
+      <c r="D383" s="8"/>
+      <c r="E383" s="8"/>
+      <c r="F383" s="8"/>
+      <c r="G383" s="8"/>
+      <c r="H383" s="8"/>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B384" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C384" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D384" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E384" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F384" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G384" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H384" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B385" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C385" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D385" s="3">
+        <v>600</v>
+      </c>
+      <c r="E385" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F385" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G385" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="H385" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="B386" s="12"/>
+      <c r="C386" s="12"/>
+      <c r="D386" s="12"/>
+      <c r="E386" s="12"/>
+      <c r="F386" s="12"/>
+      <c r="G386" s="12"/>
+      <c r="H386" s="12"/>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="B388" s="13"/>
+      <c r="C388" s="13"/>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B389" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C389" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" s="16">
+        <v>702</v>
+      </c>
+      <c r="B390" s="16" t="s">
+        <v>274</v>
+      </c>
+      <c r="C390" s="17" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="18" t="s">
+        <v>276</v>
+      </c>
+      <c r="B392" s="18"/>
+      <c r="C392" s="18"/>
+      <c r="D392" s="18"/>
+      <c r="E392" s="18"/>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B393" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C393" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D393" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E393" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394" s="21">
+        <v>2026.0107004</v>
+      </c>
+      <c r="B394" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C394" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D394" s="22" t="s">
+        <v>275</v>
+      </c>
+      <c r="E394" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="B396" s="8"/>
+      <c r="C396" s="8"/>
+      <c r="D396" s="8"/>
+      <c r="E396" s="8"/>
+      <c r="F396" s="8"/>
+      <c r="G396" s="8"/>
+      <c r="H396" s="8"/>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B397" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C397" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D397" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E397" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F397" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G397" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H397" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B398" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C398" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D398" s="3">
+        <v>600</v>
+      </c>
+      <c r="E398" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="F398" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G398" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="H398" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="B399" s="12"/>
+      <c r="C399" s="12"/>
+      <c r="D399" s="12"/>
+      <c r="E399" s="12"/>
+      <c r="F399" s="12"/>
+      <c r="G399" s="12"/>
+      <c r="H399" s="12"/>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="B401" s="13"/>
+      <c r="C401" s="13"/>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B402" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C402" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" s="16">
+        <v>698</v>
+      </c>
+      <c r="B403" s="16" t="s">
+        <v>274</v>
+      </c>
+      <c r="C403" s="17" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405" s="18" t="s">
+        <v>284</v>
+      </c>
+      <c r="B405" s="18"/>
+      <c r="C405" s="18"/>
+      <c r="D405" s="18"/>
+      <c r="E405" s="18"/>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B406" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C406" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D406" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E406" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" s="21">
+        <v>2026.0107007</v>
+      </c>
+      <c r="B407" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C407" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D407" s="22" t="s">
+        <v>283</v>
+      </c>
+      <c r="E407" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="B409" s="8"/>
+      <c r="C409" s="8"/>
+      <c r="D409" s="8"/>
+      <c r="E409" s="8"/>
+      <c r="F409" s="8"/>
+      <c r="G409" s="8"/>
+      <c r="H409" s="8"/>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B410" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C410" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D410" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E410" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F410" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G410" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H410" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B411" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C411" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D411" s="3">
+        <v>600</v>
+      </c>
+      <c r="E411" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F411" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G411" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H411" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="B412" s="12"/>
+      <c r="C412" s="12"/>
+      <c r="D412" s="12"/>
+      <c r="E412" s="12"/>
+      <c r="F412" s="12"/>
+      <c r="G412" s="12"/>
+      <c r="H412" s="12"/>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="B414" s="13"/>
+      <c r="C414" s="13"/>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B415" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C415" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="16">
+        <v>705</v>
+      </c>
+      <c r="B416" s="16" t="s">
+        <v>274</v>
+      </c>
+      <c r="C416" s="17" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" s="18" t="s">
+        <v>289</v>
+      </c>
+      <c r="B418" s="18"/>
+      <c r="C418" s="18"/>
+      <c r="D418" s="18"/>
+      <c r="E418" s="18"/>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B419" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C419" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D419" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E419" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" s="21">
+        <v>2026.0107005</v>
+      </c>
+      <c r="B420" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C420" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D420" s="22" t="s">
+        <v>288</v>
+      </c>
+      <c r="E420" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="B422" s="8"/>
+      <c r="C422" s="8"/>
+      <c r="D422" s="8"/>
+      <c r="E422" s="8"/>
+      <c r="F422" s="8"/>
+      <c r="G422" s="8"/>
+      <c r="H422" s="8"/>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B423" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C423" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D423" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E423" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F423" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G423" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H423" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B424" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C424" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D424" s="3">
+        <v>600</v>
+      </c>
+      <c r="E424" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F424" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G424" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H424" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="B425" s="12"/>
+      <c r="C425" s="12"/>
+      <c r="D425" s="12"/>
+      <c r="E425" s="12"/>
+      <c r="F425" s="12"/>
+      <c r="G425" s="12"/>
+      <c r="H425" s="12"/>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="B427" s="13"/>
+      <c r="C427" s="13"/>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B428" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C428" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429" s="16">
+        <v>706</v>
+      </c>
+      <c r="B429" s="16" t="s">
+        <v>274</v>
+      </c>
+      <c r="C429" s="17" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="18" t="s">
+        <v>294</v>
+      </c>
+      <c r="B431" s="18"/>
+      <c r="C431" s="18"/>
+      <c r="D431" s="18"/>
+      <c r="E431" s="18"/>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B432" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C432" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D432" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E432" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" s="21">
+        <v>2026.0107006</v>
+      </c>
+      <c r="B433" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C433" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D433" s="22" t="s">
+        <v>293</v>
+      </c>
+      <c r="E433" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="B435" s="8"/>
+      <c r="C435" s="8"/>
+      <c r="D435" s="8"/>
+      <c r="E435" s="8"/>
+      <c r="F435" s="8"/>
+      <c r="G435" s="8"/>
+      <c r="H435" s="8"/>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B436" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C436" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D436" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E436" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F436" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G436" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H436" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B437" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C437" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D437" s="3">
+        <v>600</v>
+      </c>
+      <c r="E437" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F437" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G437" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="H437" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="B438" s="12"/>
+      <c r="C438" s="12"/>
+      <c r="D438" s="12"/>
+      <c r="E438" s="12"/>
+      <c r="F438" s="12"/>
+      <c r="G438" s="12"/>
+      <c r="H438" s="12"/>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="B440" s="13"/>
+      <c r="C440" s="13"/>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B441" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C441" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" s="16">
+        <v>693</v>
+      </c>
+      <c r="B442" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="C442" s="17" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" s="18" t="s">
+        <v>300</v>
+      </c>
+      <c r="B444" s="18"/>
+      <c r="C444" s="18"/>
+      <c r="D444" s="18"/>
+      <c r="E444" s="18"/>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B445" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C445" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D445" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E445" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" s="21">
+        <v>2026.0107001</v>
+      </c>
+      <c r="B446" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C446" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D446" s="22" t="s">
+        <v>299</v>
+      </c>
+      <c r="E446" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="B448" s="8"/>
+      <c r="C448" s="8"/>
+      <c r="D448" s="8"/>
+      <c r="E448" s="8"/>
+      <c r="F448" s="8"/>
+      <c r="G448" s="8"/>
+      <c r="H448" s="8"/>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B449" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C449" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D449" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E449" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F449" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G449" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H449" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B450" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C450" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D450" s="3">
+        <v>600</v>
+      </c>
+      <c r="E450" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F450" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G450" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H450" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="B451" s="12"/>
+      <c r="C451" s="12"/>
+      <c r="D451" s="12"/>
+      <c r="E451" s="12"/>
+      <c r="F451" s="12"/>
+      <c r="G451" s="12"/>
+      <c r="H451" s="12"/>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="B453" s="13"/>
+      <c r="C453" s="13"/>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B454" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C454" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" s="16">
+        <v>703</v>
+      </c>
+      <c r="B455" s="16" t="s">
+        <v>274</v>
+      </c>
+      <c r="C455" s="17" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" s="18" t="s">
+        <v>305</v>
+      </c>
+      <c r="B457" s="18"/>
+      <c r="C457" s="18"/>
+      <c r="D457" s="18"/>
+      <c r="E457" s="18"/>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B458" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C458" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D458" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E458" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" s="21">
+        <v>2026.0107002</v>
+      </c>
+      <c r="B459" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C459" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D459" s="22" t="s">
+        <v>304</v>
+      </c>
+      <c r="E459" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="B461" s="8"/>
+      <c r="C461" s="8"/>
+      <c r="D461" s="8"/>
+      <c r="E461" s="8"/>
+      <c r="F461" s="8"/>
+      <c r="G461" s="8"/>
+      <c r="H461" s="8"/>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B462" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C462" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D462" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E462" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F462" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G462" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H462" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B463" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C463" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D463" s="3">
+        <v>600</v>
+      </c>
+      <c r="E463" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F463" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G463" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H463" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="B464" s="12"/>
+      <c r="C464" s="12"/>
+      <c r="D464" s="12"/>
+      <c r="E464" s="12"/>
+      <c r="F464" s="12"/>
+      <c r="G464" s="12"/>
+      <c r="H464" s="12"/>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="B466" s="13"/>
+      <c r="C466" s="13"/>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B467" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C467" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" s="16">
+        <v>699</v>
+      </c>
+      <c r="B468" s="16" t="s">
+        <v>274</v>
+      </c>
+      <c r="C468" s="17" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" s="18" t="s">
+        <v>310</v>
+      </c>
+      <c r="B470" s="18"/>
+      <c r="C470" s="18"/>
+      <c r="D470" s="18"/>
+      <c r="E470" s="18"/>
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B471" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C471" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D471" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E471" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" s="21" t="s">
+        <v>311</v>
+      </c>
+      <c r="B472" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C472" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D472" s="22" t="s">
+        <v>309</v>
+      </c>
+      <c r="E472" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10">
+      <c r="A474" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="B474" s="8"/>
+      <c r="C474" s="8"/>
+      <c r="D474" s="8"/>
+      <c r="E474" s="8"/>
+      <c r="F474" s="8"/>
+      <c r="G474" s="8"/>
+      <c r="H474" s="8"/>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B475" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C475" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D475" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E475" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F475" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G475" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H475" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B476" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C476" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D476" s="3">
+        <v>706</v>
+      </c>
+      <c r="E476" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="F476" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G476" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H476" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10">
+      <c r="A477" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="B477" s="12"/>
+      <c r="C477" s="12"/>
+      <c r="D477" s="12"/>
+      <c r="E477" s="12"/>
+      <c r="F477" s="12"/>
+      <c r="G477" s="12"/>
+      <c r="H477" s="12"/>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="B479" s="13"/>
+      <c r="C479" s="13"/>
+    </row>
+    <row r="480" spans="1:10">
+      <c r="A480" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B480" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C480" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" s="16">
+        <v>2</v>
+      </c>
+      <c r="B481" s="16" t="s">
+        <v>317</v>
+      </c>
+      <c r="C481" s="17" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="B483" s="18"/>
+      <c r="C483" s="18"/>
+      <c r="D483" s="18"/>
+      <c r="E483" s="18"/>
+    </row>
+    <row r="484" spans="1:10">
+      <c r="A484" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B484" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C484" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D484" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E484" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="B485" s="21" t="s">
+        <v>321</v>
+      </c>
+      <c r="C485" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="D485" s="22" t="s">
+        <v>318</v>
+      </c>
+      <c r="E485" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10">
+      <c r="A487" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="B487" s="8"/>
+      <c r="C487" s="8"/>
+      <c r="D487" s="8"/>
+      <c r="E487" s="8"/>
+      <c r="F487" s="8"/>
+      <c r="G487" s="8"/>
+      <c r="H487" s="8"/>
+    </row>
+    <row r="488" spans="1:10">
+      <c r="A488" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B488" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C488" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D488" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E488" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F488" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G488" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H488" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B489" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C489" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D489" s="3">
+        <v>706</v>
+      </c>
+      <c r="E489" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F489" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G489" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="H489" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="B490" s="12"/>
+      <c r="C490" s="12"/>
+      <c r="D490" s="12"/>
+      <c r="E490" s="12"/>
+      <c r="F490" s="12"/>
+      <c r="G490" s="12"/>
+      <c r="H490" s="12"/>
+    </row>
+    <row r="492" spans="1:10">
+      <c r="A492" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="B492" s="13"/>
+      <c r="C492" s="13"/>
+    </row>
+    <row r="493" spans="1:10">
+      <c r="A493" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B493" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C493" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10">
+      <c r="A494" s="16">
+        <v>70</v>
+      </c>
+      <c r="B494" s="16" t="s">
+        <v>326</v>
+      </c>
+      <c r="C494" s="17" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" s="18" t="s">
+        <v>328</v>
+      </c>
+      <c r="B496" s="18"/>
+      <c r="C496" s="18"/>
+      <c r="D496" s="18"/>
+      <c r="E496" s="18"/>
+    </row>
+    <row r="497" spans="1:10">
+      <c r="A497" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B497" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C497" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D497" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E497" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" s="21" t="s">
+        <v>329</v>
+      </c>
+      <c r="B498" s="21" t="s">
+        <v>330</v>
+      </c>
+      <c r="C498" s="21" t="s">
+        <v>181</v>
+      </c>
+      <c r="D498" s="22" t="s">
+        <v>327</v>
+      </c>
+      <c r="E498" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="B500" s="8"/>
+      <c r="C500" s="8"/>
+      <c r="D500" s="8"/>
+      <c r="E500" s="8"/>
+      <c r="F500" s="8"/>
+      <c r="G500" s="8"/>
+      <c r="H500" s="8"/>
+    </row>
+    <row r="501" spans="1:10">
+      <c r="A501" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B501" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C501" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D501" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E501" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F501" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G501" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H501" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10">
+      <c r="A502" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B502" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C502" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D502" s="3">
+        <v>706</v>
+      </c>
+      <c r="E502" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F502" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G502" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="C265" s="3"/>
-[...58 lines deleted...]
-      <c r="D268" t="s">
+      <c r="H502" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10">
+      <c r="A503" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="B503" s="12"/>
+      <c r="C503" s="12"/>
+      <c r="D503" s="12"/>
+      <c r="E503" s="12"/>
+      <c r="F503" s="12"/>
+      <c r="G503" s="12"/>
+      <c r="H503" s="12"/>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B505" s="13"/>
+      <c r="C505" s="13"/>
+    </row>
+    <row r="506" spans="1:10">
+      <c r="A506" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B506" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C506" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10">
+      <c r="A507" s="16">
+        <v>642</v>
+      </c>
+      <c r="B507" s="16" t="s">
+        <v>334</v>
+      </c>
+      <c r="C507" s="17" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10">
+      <c r="A509" s="18" t="s">
+        <v>336</v>
+      </c>
+      <c r="B509" s="18"/>
+      <c r="C509" s="18"/>
+      <c r="D509" s="18"/>
+      <c r="E509" s="18"/>
+    </row>
+    <row r="510" spans="1:10">
+      <c r="A510" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B510" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C510" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D510" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E510" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10">
+      <c r="A511" s="21" t="s">
+        <v>337</v>
+      </c>
+      <c r="B511" s="21" t="s">
+        <v>338</v>
+      </c>
+      <c r="C511" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D511" s="22" t="s">
+        <v>335</v>
+      </c>
+      <c r="E511" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10">
+      <c r="A513" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="B513" s="8"/>
+      <c r="C513" s="8"/>
+      <c r="D513" s="8"/>
+      <c r="E513" s="8"/>
+      <c r="F513" s="8"/>
+      <c r="G513" s="8"/>
+      <c r="H513" s="8"/>
+    </row>
+    <row r="514" spans="1:10">
+      <c r="A514" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B514" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C514" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D514" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E514" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F514" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G514" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H514" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10">
+      <c r="A515" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B515" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C515" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D515" s="3">
+        <v>706</v>
+      </c>
+      <c r="E515" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F515" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G515" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="H515" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10">
+      <c r="A516" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="B516" s="12"/>
+      <c r="C516" s="12"/>
+      <c r="D516" s="12"/>
+      <c r="E516" s="12"/>
+      <c r="F516" s="12"/>
+      <c r="G516" s="12"/>
+      <c r="H516" s="12"/>
+    </row>
+    <row r="518" spans="1:10">
+      <c r="A518" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="B518" s="13"/>
+      <c r="C518" s="13"/>
+    </row>
+    <row r="519" spans="1:10">
+      <c r="A519" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B519" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C519" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10">
+      <c r="A520" s="16">
+        <v>2</v>
+      </c>
+      <c r="B520" s="16" t="s">
+        <v>342</v>
+      </c>
+      <c r="C520" s="17" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" s="18" t="s">
+        <v>344</v>
+      </c>
+      <c r="B522" s="18"/>
+      <c r="C522" s="18"/>
+      <c r="D522" s="18"/>
+      <c r="E522" s="18"/>
+    </row>
+    <row r="523" spans="1:10">
+      <c r="A523" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B523" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C523" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D523" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E523" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10">
+      <c r="A524" s="21">
+        <v>4110005</v>
+      </c>
+      <c r="B524" s="21" t="s">
+        <v>345</v>
+      </c>
+      <c r="C524" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="D524" s="22" t="s">
+        <v>343</v>
+      </c>
+      <c r="E524" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10">
+      <c r="A526" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="B526" s="8"/>
+      <c r="C526" s="8"/>
+      <c r="D526" s="8"/>
+      <c r="E526" s="8"/>
+      <c r="F526" s="8"/>
+      <c r="G526" s="8"/>
+      <c r="H526" s="8"/>
+    </row>
+    <row r="527" spans="1:10">
+      <c r="A527" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B527" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C527" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D527" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E527" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F527" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G527" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H527" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10">
+      <c r="A528" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B528" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C528" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D528" s="3">
+        <v>706</v>
+      </c>
+      <c r="E528" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F528" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G528" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H528" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" s="11" t="s">
+        <v>347</v>
+      </c>
+      <c r="B529" s="12"/>
+      <c r="C529" s="12"/>
+      <c r="D529" s="12"/>
+      <c r="E529" s="12"/>
+      <c r="F529" s="12"/>
+      <c r="G529" s="12"/>
+      <c r="H529" s="12"/>
+    </row>
+    <row r="531" spans="1:10">
+      <c r="A531" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B531" s="13"/>
+      <c r="C531" s="13"/>
+    </row>
+    <row r="532" spans="1:10">
+      <c r="A532" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B532" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C532" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10">
+      <c r="A533" s="16">
+        <v>30692</v>
+      </c>
+      <c r="B533" s="16" t="s">
+        <v>349</v>
+      </c>
+      <c r="C533" s="17" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" s="18" t="s">
+        <v>351</v>
+      </c>
+      <c r="B535" s="18"/>
+      <c r="C535" s="18"/>
+      <c r="D535" s="18"/>
+      <c r="E535" s="18"/>
+    </row>
+    <row r="536" spans="1:10">
+      <c r="A536" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B536" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C536" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D536" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E536" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10">
+      <c r="A537" s="21" t="s">
+        <v>352</v>
+      </c>
+      <c r="B537" s="21" t="s">
+        <v>266</v>
+      </c>
+      <c r="C537" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D537" s="22" t="s">
+        <v>350</v>
+      </c>
+      <c r="E537" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10">
+      <c r="A539" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="B539" s="8"/>
+      <c r="C539" s="8"/>
+      <c r="D539" s="8"/>
+      <c r="E539" s="8"/>
+      <c r="F539" s="8"/>
+      <c r="G539" s="8"/>
+      <c r="H539" s="8"/>
+    </row>
+    <row r="540" spans="1:10">
+      <c r="A540" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B540" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C540" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D540" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E540" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F540" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G540" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H540" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10">
+      <c r="A541" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="B541" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C541" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D541" s="3">
+        <v>706</v>
+      </c>
+      <c r="E541" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F541" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G541" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H541" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10">
+      <c r="A542" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="B542" s="12"/>
+      <c r="C542" s="12"/>
+      <c r="D542" s="12"/>
+      <c r="E542" s="12"/>
+      <c r="F542" s="12"/>
+      <c r="G542" s="12"/>
+      <c r="H542" s="12"/>
+    </row>
+    <row r="544" spans="1:10">
+      <c r="A544" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="B544" s="13"/>
+      <c r="C544" s="13"/>
+    </row>
+    <row r="545" spans="1:10">
+      <c r="A545" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B545" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C545" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10">
+      <c r="A546" s="16">
         <v>24</v>
       </c>
-      <c r="E268" t="s">
-[...5 lines deleted...]
-      <c r="G268" t="s">
+      <c r="B546" s="16" t="s">
+        <v>357</v>
+      </c>
+      <c r="C546" s="17" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10">
+      <c r="A548" s="18" t="s">
+        <v>359</v>
+      </c>
+      <c r="B548" s="18"/>
+      <c r="C548" s="18"/>
+      <c r="D548" s="18"/>
+      <c r="E548" s="18"/>
+    </row>
+    <row r="549" spans="1:10">
+      <c r="A549" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B549" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C549" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D549" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E549" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H268" t="s">
-[...22 lines deleted...]
-      <c r="G269" t="s">
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" s="21" t="s">
+        <v>360</v>
+      </c>
+      <c r="B550" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="C550" s="21" t="s">
+        <v>354</v>
+      </c>
+      <c r="D550" s="22" t="s">
+        <v>358</v>
+      </c>
+      <c r="E550" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10">
+      <c r="A552" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="B552" s="8"/>
+      <c r="C552" s="8"/>
+      <c r="D552" s="8"/>
+      <c r="E552" s="8"/>
+      <c r="F552" s="8"/>
+      <c r="G552" s="8"/>
+      <c r="H552" s="8"/>
+    </row>
+    <row r="553" spans="1:10">
+      <c r="A553" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B553" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C553" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D553" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E553" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F553" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G553" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H553" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10">
+      <c r="A554" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B554" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C554" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D554" s="3">
+        <v>706</v>
+      </c>
+      <c r="E554" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F554" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G554" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H554" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10">
+      <c r="A555" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="B555" s="12"/>
+      <c r="C555" s="12"/>
+      <c r="D555" s="12"/>
+      <c r="E555" s="12"/>
+      <c r="F555" s="12"/>
+      <c r="G555" s="12"/>
+      <c r="H555" s="12"/>
+    </row>
+    <row r="557" spans="1:10">
+      <c r="A557" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="B557" s="13"/>
+      <c r="C557" s="13"/>
+    </row>
+    <row r="558" spans="1:10">
+      <c r="A558" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B558" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C558" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="H269" t="s">
-[...10 lines deleted...]
-      <c r="C270" t="s">
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="16">
+        <v>587</v>
+      </c>
+      <c r="B559" s="16" t="s">
+        <v>364</v>
+      </c>
+      <c r="C559" s="17" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10">
+      <c r="A561" s="18" t="s">
+        <v>366</v>
+      </c>
+      <c r="B561" s="18"/>
+      <c r="C561" s="18"/>
+      <c r="D561" s="18"/>
+      <c r="E561" s="18"/>
+    </row>
+    <row r="562" spans="1:10">
+      <c r="A562" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B562" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C562" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D562" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="D270" t="s">
-[...37 lines deleted...]
-      <c r="B275" s="9" t="s">
+      <c r="E562" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" s="21" t="s">
+        <v>367</v>
+      </c>
+      <c r="B563" s="21" t="s">
+        <v>368</v>
+      </c>
+      <c r="C563" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D563" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="E563" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10">
+      <c r="A565" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="B565" s="8"/>
+      <c r="C565" s="8"/>
+      <c r="D565" s="8"/>
+      <c r="E565" s="8"/>
+      <c r="F565" s="8"/>
+      <c r="G565" s="8"/>
+      <c r="H565" s="8"/>
+    </row>
+    <row r="566" spans="1:10">
+      <c r="A566" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C275" s="9" t="s">
+      <c r="B566" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D275" s="9" t="s">
+      <c r="C566" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E275" s="9" t="s">
+      <c r="D566" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F275" s="9" t="s">
+      <c r="E566" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G275" s="9" t="s">
+      <c r="F566" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H275" s="10" t="s">
+      <c r="G566" s="9" t="s">
         <v>44</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D276" s="3">
+      <c r="H566" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10">
+      <c r="A567" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B567" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C567" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D567" s="3">
         <v>706</v>
       </c>
-      <c r="E276" s="3" t="s">
-[...35 lines deleted...]
-      <c r="B280" s="14" t="s">
+      <c r="E567" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F567" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G567" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H567" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" s="11" t="s">
+        <v>370</v>
+      </c>
+      <c r="B568" s="12"/>
+      <c r="C568" s="12"/>
+      <c r="D568" s="12"/>
+      <c r="E568" s="12"/>
+      <c r="F568" s="12"/>
+      <c r="G568" s="12"/>
+      <c r="H568" s="12"/>
+    </row>
+    <row r="570" spans="1:10">
+      <c r="A570" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="B570" s="13"/>
+      <c r="C570" s="13"/>
+    </row>
+    <row r="571" spans="1:10">
+      <c r="A571" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="C280" s="15" t="s">
+      <c r="B571" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C571" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="281" spans="1:10">
-[...3108 lines deleted...]
-      <c r="A554" s="16">
+    <row r="572" spans="1:10">
+      <c r="A572" s="16">
         <v>31693</v>
       </c>
-      <c r="B554" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A555" s="24">
+      <c r="B572" s="16" t="s">
+        <v>364</v>
+      </c>
+      <c r="C572" s="17" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10">
+      <c r="A573" s="24">
         <v>31693</v>
       </c>
-      <c r="B555" s="24" t="s">
-[...7 lines deleted...]
-      <c r="A557" s="18" t="s">
+      <c r="B573" s="24" t="s">
         <v>364</v>
       </c>
-      <c r="B557" s="18"/>
-[...212 lines deleted...]
-      <c r="B573" s="16" t="s">
+      <c r="C573" s="25" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="575" spans="1:10">
       <c r="A575" s="18" t="s">
         <v>373</v>
       </c>
       <c r="B575" s="18"/>
       <c r="C575" s="18"/>
       <c r="D575" s="18"/>
       <c r="E575" s="18"/>
     </row>
     <row r="576" spans="1:10">
       <c r="A576" s="19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B576" s="19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C576" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D576" s="20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E576" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="577" spans="1:10">
       <c r="A577" s="21" t="s">
         <v>374</v>
       </c>
       <c r="B577" s="21" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="C577" s="21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D577" s="22" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E577" s="21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="579" spans="1:10">
       <c r="A579" s="8" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B579" s="8"/>
       <c r="C579" s="8"/>
       <c r="D579" s="8"/>
       <c r="E579" s="8"/>
       <c r="F579" s="8"/>
       <c r="G579" s="8"/>
       <c r="H579" s="8"/>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B580" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C580" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D580" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E580" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F580" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G580" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H580" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B581" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C581" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D581" s="3">
         <v>706</v>
       </c>
       <c r="E581" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F581" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G581" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H581" s="6" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="582" spans="1:10">
       <c r="A582" s="11" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B582" s="12"/>
       <c r="C582" s="12"/>
       <c r="D582" s="12"/>
       <c r="E582" s="12"/>
       <c r="F582" s="12"/>
       <c r="G582" s="12"/>
       <c r="H582" s="12"/>
     </row>
+    <row r="584" spans="1:10">
+      <c r="A584" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="B584" s="8"/>
+      <c r="C584" s="8"/>
+      <c r="D584" s="8"/>
+      <c r="E584" s="8"/>
+      <c r="F584" s="8"/>
+      <c r="G584" s="8"/>
+      <c r="H584" s="8"/>
+    </row>
     <row r="585" spans="1:10">
-      <c r="A585" s="23"/>
+      <c r="A585" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B585" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C585" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D585" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E585" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F585" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G585" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H585" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10">
+      <c r="A586" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B586" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C586" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D586" s="3">
+        <v>706</v>
+      </c>
+      <c r="E586" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F586" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G586" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H586" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="587" spans="1:10">
-      <c r="A587" s="2" t="s">
+      <c r="A587" s="11" t="s">
         <v>379</v>
       </c>
-      <c r="B587" s="2"/>
-[...28 lines deleted...]
-      <c r="G588" s="4" t="s">
+      <c r="B587" s="12"/>
+      <c r="C587" s="12"/>
+      <c r="D587" s="12"/>
+      <c r="E587" s="12"/>
+      <c r="F587" s="12"/>
+      <c r="G587" s="12"/>
+      <c r="H587" s="12"/>
+    </row>
+    <row r="589" spans="1:10">
+      <c r="A589" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="B589" s="13"/>
+      <c r="C589" s="13"/>
+    </row>
+    <row r="590" spans="1:10">
+      <c r="A590" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B590" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C590" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10">
+      <c r="A591" s="16">
+        <v>31412</v>
+      </c>
+      <c r="B591" s="16" t="s">
+        <v>381</v>
+      </c>
+      <c r="C591" s="17" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10">
+      <c r="A593" s="18" t="s">
+        <v>382</v>
+      </c>
+      <c r="B593" s="18"/>
+      <c r="C593" s="18"/>
+      <c r="D593" s="18"/>
+      <c r="E593" s="18"/>
+    </row>
+    <row r="594" spans="1:10">
+      <c r="A594" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B594" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C594" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D594" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E594" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H588" s="4" t="s">
-[...49 lines deleted...]
-      <c r="D591" t="s">
+    </row>
+    <row r="595" spans="1:10">
+      <c r="A595" s="21" t="s">
         <v>383</v>
       </c>
-      <c r="E591" t="s">
-[...28 lines deleted...]
-      <c r="F592" t="s">
+      <c r="B595" s="21" t="s">
         <v>384</v>
       </c>
-      <c r="G592" t="s">
-[...42 lines deleted...]
-      <c r="D594" t="s">
+      <c r="C595" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D595" s="22" t="s">
+        <v>376</v>
+      </c>
+      <c r="E595" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10">
+      <c r="A597" s="8" t="s">
         <v>385</v>
       </c>
-      <c r="E594" t="s">
-[...7 lines deleted...]
-      <c r="A597" s="23"/>
+      <c r="B597" s="8"/>
+      <c r="C597" s="8"/>
+      <c r="D597" s="8"/>
+      <c r="E597" s="8"/>
+      <c r="F597" s="8"/>
+      <c r="G597" s="8"/>
+      <c r="H597" s="8"/>
+    </row>
+    <row r="598" spans="1:10">
+      <c r="A598" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B598" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C598" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D598" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E598" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F598" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G598" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H598" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="599" spans="1:10">
-      <c r="A599" s="2" t="s">
+      <c r="A599" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B599" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C599" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D599" s="3">
+        <v>706</v>
+      </c>
+      <c r="E599" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F599" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G599" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H599" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="B599" s="2"/>
-[...7 lines deleted...]
-      <c r="J599" s="2"/>
     </row>
     <row r="600" spans="1:10">
-      <c r="A600" s="4" t="s">
-[...31 lines deleted...]
-      <c r="A601" s="3" t="s">
+      <c r="A600" s="11" t="s">
         <v>387</v>
       </c>
-      <c r="B601" s="3" t="s">
+      <c r="B600" s="12"/>
+      <c r="C600" s="12"/>
+      <c r="D600" s="12"/>
+      <c r="E600" s="12"/>
+      <c r="F600" s="12"/>
+      <c r="G600" s="12"/>
+      <c r="H600" s="12"/>
+    </row>
+    <row r="602" spans="1:10">
+      <c r="A602" s="8" t="s">
         <v>388</v>
       </c>
-      <c r="C601" s="3"/>
-      <c r="D601" s="3" t="s">
+      <c r="B602" s="8"/>
+      <c r="C602" s="8"/>
+      <c r="D602" s="8"/>
+      <c r="E602" s="8"/>
+      <c r="F602" s="8"/>
+      <c r="G602" s="8"/>
+      <c r="H602" s="8"/>
+    </row>
+    <row r="603" spans="1:10">
+      <c r="A603" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B603" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C603" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D603" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E603" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F603" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G603" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H603" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10">
+      <c r="A604" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B604" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C604" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D604" s="3">
+        <v>706</v>
+      </c>
+      <c r="E604" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F604" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G604" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H604" s="6" t="s">
         <v>389</v>
       </c>
-      <c r="E601" s="3" t="s">
+    </row>
+    <row r="605" spans="1:10">
+      <c r="A605" s="11" t="s">
         <v>390</v>
       </c>
-      <c r="F601" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H601" s="3" t="s">
+      <c r="B605" s="12"/>
+      <c r="C605" s="12"/>
+      <c r="D605" s="12"/>
+      <c r="E605" s="12"/>
+      <c r="F605" s="12"/>
+      <c r="G605" s="12"/>
+      <c r="H605" s="12"/>
+    </row>
+    <row r="607" spans="1:10">
+      <c r="A607" s="8" t="s">
         <v>391</v>
       </c>
-      <c r="I601" s="6" t="s">
+      <c r="B607" s="8"/>
+      <c r="C607" s="8"/>
+      <c r="D607" s="8"/>
+      <c r="E607" s="8"/>
+      <c r="F607" s="8"/>
+      <c r="G607" s="8"/>
+      <c r="H607" s="8"/>
+    </row>
+    <row r="608" spans="1:10">
+      <c r="A608" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B608" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C608" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D608" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E608" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F608" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G608" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H608" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10">
+      <c r="A609" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B609" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C609" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D609" s="3">
+        <v>706</v>
+      </c>
+      <c r="E609" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F609" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G609" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H609" s="6" t="s">
         <v>392</v>
       </c>
-      <c r="J601" s="6" t="s">
+    </row>
+    <row r="610" spans="1:10">
+      <c r="A610" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="B610" s="12"/>
+      <c r="C610" s="12"/>
+      <c r="D610" s="12"/>
+      <c r="E610" s="12"/>
+      <c r="F610" s="12"/>
+      <c r="G610" s="12"/>
+      <c r="H610" s="12"/>
+    </row>
+    <row r="612" spans="1:10">
+      <c r="A612" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="B612" s="8"/>
+      <c r="C612" s="8"/>
+      <c r="D612" s="8"/>
+      <c r="E612" s="8"/>
+      <c r="F612" s="8"/>
+      <c r="G612" s="8"/>
+      <c r="H612" s="8"/>
+    </row>
+    <row r="613" spans="1:10">
+      <c r="A613" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B613" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C613" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D613" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E613" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F613" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G613" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H613" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="614" spans="1:10">
+      <c r="A614" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B614" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C614" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D614" s="3">
+        <v>706</v>
+      </c>
+      <c r="E614" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F614" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G614" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H614" s="6" t="s">
         <v>392</v>
       </c>
     </row>
-    <row r="603" spans="1:10">
-[...9 lines deleted...]
-      <c r="D603" t="s">
+    <row r="615" spans="1:10">
+      <c r="A615" s="11" t="s">
         <v>393</v>
       </c>
-      <c r="E603" t="s">
-[...22 lines deleted...]
-      <c r="D604" t="s">
+      <c r="B615" s="12"/>
+      <c r="C615" s="12"/>
+      <c r="D615" s="12"/>
+      <c r="E615" s="12"/>
+      <c r="F615" s="12"/>
+      <c r="G615" s="12"/>
+      <c r="H615" s="12"/>
+    </row>
+    <row r="617" spans="1:10">
+      <c r="A617" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="E604" t="s">
-[...2 lines deleted...]
-      <c r="F604" t="s">
+      <c r="B617" s="8"/>
+      <c r="C617" s="8"/>
+      <c r="D617" s="8"/>
+      <c r="E617" s="8"/>
+      <c r="F617" s="8"/>
+      <c r="G617" s="8"/>
+      <c r="H617" s="8"/>
+    </row>
+    <row r="618" spans="1:10">
+      <c r="A618" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B618" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C618" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D618" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E618" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F618" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G618" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H618" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="619" spans="1:10">
+      <c r="A619" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B619" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C619" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D619" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E619" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F619" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G619" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H619" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="G604" t="s">
-[...48 lines deleted...]
-      <c r="F606" t="s">
+    </row>
+    <row r="620" spans="1:10">
+      <c r="A620" s="11" t="s">
         <v>396</v>
       </c>
-    </row>
-[...187 lines deleted...]
-      <c r="H620" s="7"/>
+      <c r="B620" s="12"/>
+      <c r="C620" s="12"/>
+      <c r="D620" s="12"/>
+      <c r="E620" s="12"/>
+      <c r="F620" s="12"/>
+      <c r="G620" s="12"/>
+      <c r="H620" s="12"/>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" s="8" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="B622" s="8"/>
       <c r="C622" s="8"/>
       <c r="D622" s="8"/>
       <c r="E622" s="8"/>
       <c r="F622" s="8"/>
       <c r="G622" s="8"/>
       <c r="H622" s="8"/>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B623" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C623" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D623" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E623" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F623" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G623" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H623" s="10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" s="3" t="s">
-        <v>408</v>
+        <v>119</v>
       </c>
       <c r="B624" s="3" t="s">
-        <v>409</v>
+        <v>263</v>
       </c>
       <c r="C624" s="3" t="s">
-        <v>410</v>
+        <v>48</v>
       </c>
       <c r="D624" s="3">
         <v>706</v>
       </c>
       <c r="E624" s="3" t="s">
-        <v>215</v>
+        <v>79</v>
       </c>
       <c r="F624" s="3" t="s">
-        <v>411</v>
+        <v>120</v>
       </c>
       <c r="G624" s="3" t="s">
-        <v>412</v>
+        <v>65</v>
       </c>
       <c r="H624" s="6" t="s">
-        <v>51</v>
+        <v>398</v>
       </c>
     </row>
     <row r="625" spans="1:10">
       <c r="A625" s="11" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="B625" s="12"/>
       <c r="C625" s="12"/>
       <c r="D625" s="12"/>
       <c r="E625" s="12"/>
       <c r="F625" s="12"/>
       <c r="G625" s="12"/>
       <c r="H625" s="12"/>
     </row>
     <row r="627" spans="1:10">
-      <c r="A627" s="13" t="s">
+      <c r="A627" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="B627" s="8"/>
+      <c r="C627" s="8"/>
+      <c r="D627" s="8"/>
+      <c r="E627" s="8"/>
+      <c r="F627" s="8"/>
+      <c r="G627" s="8"/>
+      <c r="H627" s="8"/>
+    </row>
+    <row r="628" spans="1:10">
+      <c r="A628" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B628" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C628" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D628" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E628" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F628" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G628" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H628" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10">
+      <c r="A629" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B629" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C629" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D629" s="3">
+        <v>706</v>
+      </c>
+      <c r="E629" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F629" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G629" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H629" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="630" spans="1:10">
+      <c r="A630" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="B630" s="12"/>
+      <c r="C630" s="12"/>
+      <c r="D630" s="12"/>
+      <c r="E630" s="12"/>
+      <c r="F630" s="12"/>
+      <c r="G630" s="12"/>
+      <c r="H630" s="12"/>
+    </row>
+    <row r="632" spans="1:10">
+      <c r="A632" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="B632" s="13"/>
+      <c r="C632" s="13"/>
+    </row>
+    <row r="633" spans="1:10">
+      <c r="A633" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B633" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C633" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10">
+      <c r="A634" s="16">
+        <v>34132</v>
+      </c>
+      <c r="B634" s="16" t="s">
+        <v>402</v>
+      </c>
+      <c r="C634" s="17" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="636" spans="1:10">
+      <c r="A636" s="18" t="s">
+        <v>403</v>
+      </c>
+      <c r="B636" s="18"/>
+      <c r="C636" s="18"/>
+      <c r="D636" s="18"/>
+      <c r="E636" s="18"/>
+    </row>
+    <row r="637" spans="1:10">
+      <c r="A637" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B637" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C637" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D637" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E637" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="638" spans="1:10">
+      <c r="A638" s="21">
+        <v>7202007</v>
+      </c>
+      <c r="B638" s="21" t="s">
+        <v>402</v>
+      </c>
+      <c r="C638" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D638" s="22" t="s">
+        <v>389</v>
+      </c>
+      <c r="E638" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="640" spans="1:10">
+      <c r="A640" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="B640" s="8"/>
+      <c r="C640" s="8"/>
+      <c r="D640" s="8"/>
+      <c r="E640" s="8"/>
+      <c r="F640" s="8"/>
+      <c r="G640" s="8"/>
+      <c r="H640" s="8"/>
+    </row>
+    <row r="641" spans="1:10">
+      <c r="A641" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B641" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C641" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D641" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E641" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F641" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G641" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H641" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="642" spans="1:10">
+      <c r="A642" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B642" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C642" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D642" s="3">
+        <v>706</v>
+      </c>
+      <c r="E642" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F642" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G642" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H642" s="6" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="643" spans="1:10">
+      <c r="A643" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="B643" s="12"/>
+      <c r="C643" s="12"/>
+      <c r="D643" s="12"/>
+      <c r="E643" s="12"/>
+      <c r="F643" s="12"/>
+      <c r="G643" s="12"/>
+      <c r="H643" s="12"/>
+    </row>
+    <row r="645" spans="1:10">
+      <c r="A645" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="B645" s="8"/>
+      <c r="C645" s="8"/>
+      <c r="D645" s="8"/>
+      <c r="E645" s="8"/>
+      <c r="F645" s="8"/>
+      <c r="G645" s="8"/>
+      <c r="H645" s="8"/>
+    </row>
+    <row r="646" spans="1:10">
+      <c r="A646" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B646" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C646" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D646" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E646" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F646" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G646" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H646" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10">
+      <c r="A647" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B647" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C647" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D647" s="3">
+        <v>706</v>
+      </c>
+      <c r="E647" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F647" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G647" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H647" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10">
+      <c r="A648" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="B648" s="12"/>
+      <c r="C648" s="12"/>
+      <c r="D648" s="12"/>
+      <c r="E648" s="12"/>
+      <c r="F648" s="12"/>
+      <c r="G648" s="12"/>
+      <c r="H648" s="12"/>
+    </row>
+    <row r="650" spans="1:10">
+      <c r="A650" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B650" s="13"/>
+      <c r="C650" s="13"/>
+    </row>
+    <row r="651" spans="1:10">
+      <c r="A651" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B651" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C651" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="652" spans="1:10">
+      <c r="A652" s="16">
+        <v>1845</v>
+      </c>
+      <c r="B652" s="16" t="s">
+        <v>402</v>
+      </c>
+      <c r="C652" s="17" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="654" spans="1:10">
+      <c r="A654" s="18" t="s">
+        <v>407</v>
+      </c>
+      <c r="B654" s="18"/>
+      <c r="C654" s="18"/>
+      <c r="D654" s="18"/>
+      <c r="E654" s="18"/>
+    </row>
+    <row r="655" spans="1:10">
+      <c r="A655" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B655" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C655" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D655" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E655" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="656" spans="1:10">
+      <c r="A656" s="21">
+        <v>7202008</v>
+      </c>
+      <c r="B656" s="21" t="s">
+        <v>402</v>
+      </c>
+      <c r="C656" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D656" s="22" t="s">
+        <v>395</v>
+      </c>
+      <c r="E656" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10">
+      <c r="A658" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="B658" s="8"/>
+      <c r="C658" s="8"/>
+      <c r="D658" s="8"/>
+      <c r="E658" s="8"/>
+      <c r="F658" s="8"/>
+      <c r="G658" s="8"/>
+      <c r="H658" s="8"/>
+    </row>
+    <row r="659" spans="1:10">
+      <c r="A659" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B659" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C659" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D659" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E659" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F659" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G659" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H659" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10">
+      <c r="A660" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B660" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C660" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D660" s="3">
+        <v>706</v>
+      </c>
+      <c r="E660" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F660" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G660" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H660" s="6" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10">
+      <c r="A661" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="B661" s="12"/>
+      <c r="C661" s="12"/>
+      <c r="D661" s="12"/>
+      <c r="E661" s="12"/>
+      <c r="F661" s="12"/>
+      <c r="G661" s="12"/>
+      <c r="H661" s="12"/>
+    </row>
+    <row r="663" spans="1:10">
+      <c r="A663" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="B663" s="8"/>
+      <c r="C663" s="8"/>
+      <c r="D663" s="8"/>
+      <c r="E663" s="8"/>
+      <c r="F663" s="8"/>
+      <c r="G663" s="8"/>
+      <c r="H663" s="8"/>
+    </row>
+    <row r="664" spans="1:10">
+      <c r="A664" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B664" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C664" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D664" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E664" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F664" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G664" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H664" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="665" spans="1:10">
+      <c r="A665" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B665" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C665" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D665" s="3">
+        <v>706</v>
+      </c>
+      <c r="E665" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F665" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G665" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H665" s="6" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="666" spans="1:10">
+      <c r="A666" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="B666" s="12"/>
+      <c r="C666" s="12"/>
+      <c r="D666" s="12"/>
+      <c r="E666" s="12"/>
+      <c r="F666" s="12"/>
+      <c r="G666" s="12"/>
+      <c r="H666" s="12"/>
+    </row>
+    <row r="668" spans="1:10">
+      <c r="A668" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="B668" s="8"/>
+      <c r="C668" s="8"/>
+      <c r="D668" s="8"/>
+      <c r="E668" s="8"/>
+      <c r="F668" s="8"/>
+      <c r="G668" s="8"/>
+      <c r="H668" s="8"/>
+    </row>
+    <row r="669" spans="1:10">
+      <c r="A669" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B669" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C669" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D669" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E669" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F669" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G669" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H669" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10">
+      <c r="A670" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B670" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C670" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D670" s="3">
+        <v>706</v>
+      </c>
+      <c r="E670" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F670" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G670" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H670" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10">
+      <c r="A671" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="B671" s="12"/>
+      <c r="C671" s="12"/>
+      <c r="D671" s="12"/>
+      <c r="E671" s="12"/>
+      <c r="F671" s="12"/>
+      <c r="G671" s="12"/>
+      <c r="H671" s="12"/>
+    </row>
+    <row r="673" spans="1:10">
+      <c r="A673" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="B673" s="13"/>
+      <c r="C673" s="13"/>
+    </row>
+    <row r="674" spans="1:10">
+      <c r="A674" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B674" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C674" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="675" spans="1:10">
+      <c r="A675" s="16">
+        <v>33742</v>
+      </c>
+      <c r="B675" s="16" t="s">
+        <v>411</v>
+      </c>
+      <c r="C675" s="17" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="677" spans="1:10">
+      <c r="A677" s="18" t="s">
+        <v>412</v>
+      </c>
+      <c r="B677" s="18"/>
+      <c r="C677" s="18"/>
+      <c r="D677" s="18"/>
+      <c r="E677" s="18"/>
+    </row>
+    <row r="678" spans="1:10">
+      <c r="A678" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B678" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C678" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D678" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E678" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="679" spans="1:10">
+      <c r="A679" s="21">
+        <v>7187015</v>
+      </c>
+      <c r="B679" s="21" t="s">
+        <v>411</v>
+      </c>
+      <c r="C679" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D679" s="22" t="s">
+        <v>392</v>
+      </c>
+      <c r="E679" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="681" spans="1:10">
+      <c r="A681" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="B681" s="8"/>
+      <c r="C681" s="8"/>
+      <c r="D681" s="8"/>
+      <c r="E681" s="8"/>
+      <c r="F681" s="8"/>
+      <c r="G681" s="8"/>
+      <c r="H681" s="8"/>
+    </row>
+    <row r="682" spans="1:10">
+      <c r="A682" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B682" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C682" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D682" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E682" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F682" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G682" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H682" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="683" spans="1:10">
+      <c r="A683" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B683" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C683" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D683" s="3">
+        <v>706</v>
+      </c>
+      <c r="E683" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F683" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G683" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H683" s="6" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="684" spans="1:10">
+      <c r="A684" s="11" t="s">
+        <v>413</v>
+      </c>
+      <c r="B684" s="12"/>
+      <c r="C684" s="12"/>
+      <c r="D684" s="12"/>
+      <c r="E684" s="12"/>
+      <c r="F684" s="12"/>
+      <c r="G684" s="12"/>
+      <c r="H684" s="12"/>
+    </row>
+    <row r="686" spans="1:10">
+      <c r="A686" s="8" t="s">
         <v>414</v>
       </c>
-      <c r="B627" s="13"/>
-[...6 lines deleted...]
-      <c r="B628" s="14" t="s">
+      <c r="B686" s="8"/>
+      <c r="C686" s="8"/>
+      <c r="D686" s="8"/>
+      <c r="E686" s="8"/>
+      <c r="F686" s="8"/>
+      <c r="G686" s="8"/>
+      <c r="H686" s="8"/>
+    </row>
+    <row r="687" spans="1:10">
+      <c r="A687" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B687" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C687" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D687" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E687" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F687" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G687" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H687" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="688" spans="1:10">
+      <c r="A688" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B688" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C688" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D688" s="3">
+        <v>706</v>
+      </c>
+      <c r="E688" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F688" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G688" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H688" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="689" spans="1:10">
+      <c r="A689" s="11" t="s">
+        <v>413</v>
+      </c>
+      <c r="B689" s="12"/>
+      <c r="C689" s="12"/>
+      <c r="D689" s="12"/>
+      <c r="E689" s="12"/>
+      <c r="F689" s="12"/>
+      <c r="G689" s="12"/>
+      <c r="H689" s="12"/>
+    </row>
+    <row r="691" spans="1:10">
+      <c r="A691" s="13" t="s">
+        <v>415</v>
+      </c>
+      <c r="B691" s="13"/>
+      <c r="C691" s="13"/>
+    </row>
+    <row r="692" spans="1:10">
+      <c r="A692" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="C628" s="15" t="s">
+      <c r="B692" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C692" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="629" spans="1:10">
-[...6 lines deleted...]
-      <c r="C629" s="17" t="s">
+    <row r="693" spans="1:10">
+      <c r="A693" s="16">
+        <v>1622</v>
+      </c>
+      <c r="B693" s="16" t="s">
+        <v>411</v>
+      </c>
+      <c r="C693" s="17" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="695" spans="1:10">
+      <c r="A695" s="18" t="s">
         <v>416</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A631" s="18" t="s">
+      <c r="B695" s="18"/>
+      <c r="C695" s="18"/>
+      <c r="D695" s="18"/>
+      <c r="E695" s="18"/>
+    </row>
+    <row r="696" spans="1:10">
+      <c r="A696" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B696" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C696" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D696" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E696" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="697" spans="1:10">
+      <c r="A697" s="21">
+        <v>7187014</v>
+      </c>
+      <c r="B697" s="21" t="s">
+        <v>411</v>
+      </c>
+      <c r="C697" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D697" s="22" t="s">
+        <v>398</v>
+      </c>
+      <c r="E697" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10">
+      <c r="A700" s="23"/>
+    </row>
+    <row r="702" spans="1:10">
+      <c r="A702" s="2" t="s">
         <v>417</v>
       </c>
-      <c r="B631" s="18"/>
-[...17 lines deleted...]
-      <c r="E632" s="19" t="s">
+      <c r="B702" s="2"/>
+      <c r="C702" s="2"/>
+      <c r="D702" s="2"/>
+      <c r="E702" s="2"/>
+      <c r="F702" s="2"/>
+      <c r="G702" s="2"/>
+      <c r="H702" s="2"/>
+      <c r="I702" s="2"/>
+      <c r="J702" s="2"/>
+    </row>
+    <row r="703" spans="1:10">
+      <c r="A703" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B703" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C703" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D703" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E703" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F703" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G703" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="A635" s="8" t="s">
+      <c r="H703" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I703" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J703" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10">
+      <c r="A704" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B704" s="3" t="s">
         <v>418</v>
       </c>
-      <c r="B635" s="8"/>
-[...34 lines deleted...]
-      <c r="A637" s="3" t="s">
+      <c r="C704" s="3"/>
+      <c r="D704" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E704" s="3" t="s">
         <v>419</v>
       </c>
-      <c r="B637" s="3" t="s">
+      <c r="F704" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G704" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H704" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I704" s="6" t="s">
         <v>420</v>
       </c>
-      <c r="C637" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E637" s="3" t="s">
+      <c r="J704" s="6" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10">
+      <c r="A706" t="s">
+        <v>20</v>
+      </c>
+      <c r="B706" t="s">
+        <v>418</v>
+      </c>
+      <c r="C706" t="s">
+        <v>21</v>
+      </c>
+      <c r="D706" t="s">
         <v>421</v>
       </c>
-      <c r="F637" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G637" s="3" t="s">
+      <c r="E706" t="s">
+        <v>5</v>
+      </c>
+      <c r="F706" t="s">
+        <v>14</v>
+      </c>
+      <c r="G706" t="s">
+        <v>7</v>
+      </c>
+      <c r="H706" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="707" spans="1:10">
+      <c r="A707" t="s">
+        <v>9</v>
+      </c>
+      <c r="B707" t="s">
+        <v>18</v>
+      </c>
+      <c r="C707" t="s">
+        <v>23</v>
+      </c>
+      <c r="D707" t="s">
+        <v>24</v>
+      </c>
+      <c r="E707" t="s">
+        <v>25</v>
+      </c>
+      <c r="F707" t="s">
         <v>422</v>
       </c>
-      <c r="H637" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A638" s="11" t="s">
+      <c r="G707" t="s">
+        <v>8</v>
+      </c>
+      <c r="H707" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10">
+      <c r="A708" t="s">
+        <v>27</v>
+      </c>
+      <c r="B708" t="s">
+        <v>420</v>
+      </c>
+      <c r="C708" t="s">
+        <v>28</v>
+      </c>
+      <c r="D708" t="s">
+        <v>420</v>
+      </c>
+      <c r="E708" t="s">
+        <v>29</v>
+      </c>
+      <c r="F708" t="s">
+        <v>52</v>
+      </c>
+      <c r="G708" t="s">
+        <v>31</v>
+      </c>
+      <c r="H708" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="709" spans="1:10">
+      <c r="A709" t="s">
+        <v>33</v>
+      </c>
+      <c r="B709" t="s">
+        <v>52</v>
+      </c>
+      <c r="C709" t="s">
+        <v>34</v>
+      </c>
+      <c r="D709" t="s">
         <v>423</v>
       </c>
-      <c r="B638" s="12"/>
-[...8 lines deleted...]
-      <c r="A640" s="13" t="s">
+      <c r="E709" t="s">
+        <v>6</v>
+      </c>
+      <c r="F709" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="712" spans="1:10">
+      <c r="A712" s="23"/>
+    </row>
+    <row r="714" spans="1:10">
+      <c r="A714" s="2" t="s">
         <v>424</v>
       </c>
-      <c r="B640" s="13"/>
-[...17 lines deleted...]
-      <c r="B642" s="16" t="s">
+      <c r="B714" s="2"/>
+      <c r="C714" s="2"/>
+      <c r="D714" s="2"/>
+      <c r="E714" s="2"/>
+      <c r="F714" s="2"/>
+      <c r="G714" s="2"/>
+      <c r="H714" s="2"/>
+      <c r="I714" s="2"/>
+      <c r="J714" s="2"/>
+    </row>
+    <row r="715" spans="1:10">
+      <c r="A715" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B715" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C715" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D715" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E715" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F715" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G715" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H715" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I715" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J715" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="716" spans="1:10">
+      <c r="A716" s="3" t="s">
         <v>425</v>
       </c>
-      <c r="C642" s="17" t="s">
+      <c r="B716" s="3" t="s">
         <v>426</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A644" s="18" t="s">
+      <c r="C716" s="3"/>
+      <c r="D716" s="3" t="s">
         <v>427</v>
       </c>
-      <c r="B644" s="18"/>
-[...17 lines deleted...]
-      <c r="E645" s="19" t="s">
+      <c r="E716" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F716" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G716" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H716" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="I716" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="J716" s="6" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="718" spans="1:10">
+      <c r="A718" t="s">
+        <v>20</v>
+      </c>
+      <c r="B718" t="s">
+        <v>426</v>
+      </c>
+      <c r="C718" t="s">
+        <v>21</v>
+      </c>
+      <c r="D718" t="s">
+        <v>431</v>
+      </c>
+      <c r="E718" t="s">
+        <v>5</v>
+      </c>
+      <c r="F718" t="s">
+        <v>427</v>
+      </c>
+      <c r="G718" t="s">
+        <v>7</v>
+      </c>
+      <c r="H718" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="719" spans="1:10">
+      <c r="A719" t="s">
+        <v>9</v>
+      </c>
+      <c r="B719" t="s">
+        <v>429</v>
+      </c>
+      <c r="C719" t="s">
+        <v>23</v>
+      </c>
+      <c r="D719" t="s">
+        <v>432</v>
+      </c>
+      <c r="E719" t="s">
+        <v>25</v>
+      </c>
+      <c r="F719" t="s">
+        <v>433</v>
+      </c>
+      <c r="G719" t="s">
         <v>8</v>
       </c>
-    </row>
-[...823 lines deleted...]
-      <c r="G718" s="3" t="s">
+      <c r="H719" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="720" spans="1:10">
       <c r="A720" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B720" t="s">
-        <v>399</v>
+        <v>430</v>
       </c>
       <c r="C720" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D720" t="s">
-        <v>403</v>
+        <v>430</v>
       </c>
       <c r="E720" t="s">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="F720" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="G720" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="H720" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
     </row>
     <row r="721" spans="1:10">
       <c r="A721" t="s">
+        <v>33</v>
+      </c>
+      <c r="B721" t="s">
+        <v>52</v>
+      </c>
+      <c r="C721" t="s">
+        <v>34</v>
+      </c>
+      <c r="D721" t="s">
+        <v>423</v>
+      </c>
+      <c r="E721" t="s">
+        <v>6</v>
+      </c>
+      <c r="F721" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="724" spans="1:10">
+      <c r="A724" s="23"/>
+    </row>
+    <row r="726" spans="1:10">
+      <c r="A726" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="B726" s="2"/>
+      <c r="C726" s="2"/>
+      <c r="D726" s="2"/>
+      <c r="E726" s="2"/>
+      <c r="F726" s="2"/>
+      <c r="G726" s="2"/>
+      <c r="H726" s="2"/>
+      <c r="I726" s="2"/>
+      <c r="J726" s="2"/>
+    </row>
+    <row r="727" spans="1:10">
+      <c r="A727" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B727" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C727" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D727" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E727" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F727" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G727" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H727" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B721" t="s">
+      <c r="I727" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J727" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="728" spans="1:10">
+      <c r="A728" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="B728" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="C728" s="3"/>
+      <c r="D728" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E728" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F728" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G728" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="H728" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C721" t="s">
+      <c r="I728" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="J728" s="6" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="730" spans="1:10">
+      <c r="A730" t="s">
+        <v>20</v>
+      </c>
+      <c r="B730" t="s">
+        <v>437</v>
+      </c>
+      <c r="C730" t="s">
+        <v>21</v>
+      </c>
+      <c r="D730" t="s">
+        <v>441</v>
+      </c>
+      <c r="E730" t="s">
+        <v>5</v>
+      </c>
+      <c r="F730" t="s">
+        <v>14</v>
+      </c>
+      <c r="G730" t="s">
+        <v>7</v>
+      </c>
+      <c r="H730" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="731" spans="1:10">
+      <c r="A731" t="s">
+        <v>9</v>
+      </c>
+      <c r="B731" t="s">
+        <v>18</v>
+      </c>
+      <c r="C731" t="s">
         <v>23</v>
       </c>
-      <c r="D721" t="s">
+      <c r="D731" t="s">
         <v>24</v>
       </c>
-      <c r="E721" t="s">
+      <c r="E731" t="s">
         <v>25</v>
       </c>
-      <c r="F721" t="s">
-[...2 lines deleted...]
-      <c r="G721" t="s">
+      <c r="F731" t="s">
+        <v>442</v>
+      </c>
+      <c r="G731" t="s">
         <v>8</v>
       </c>
-      <c r="H721" t="s">
+      <c r="H731" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="732" spans="1:10">
+      <c r="A732" t="s">
+        <v>27</v>
+      </c>
+      <c r="B732" t="s">
+        <v>440</v>
+      </c>
+      <c r="C732" t="s">
+        <v>28</v>
+      </c>
+      <c r="D732" t="s">
+        <v>440</v>
+      </c>
+      <c r="E732" t="s">
+        <v>29</v>
+      </c>
+      <c r="F732" t="s">
+        <v>443</v>
+      </c>
+      <c r="G732" t="s">
+        <v>31</v>
+      </c>
+      <c r="H732" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="733" spans="1:10">
+      <c r="A733" t="s">
+        <v>33</v>
+      </c>
+      <c r="B733" t="s">
+        <v>443</v>
+      </c>
+      <c r="C733" t="s">
+        <v>34</v>
+      </c>
+      <c r="D733" t="s">
+        <v>444</v>
+      </c>
+      <c r="E733" t="s">
+        <v>6</v>
+      </c>
+      <c r="F733" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="735" spans="1:10">
+      <c r="A735" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B735" s="7"/>
+      <c r="C735" s="7"/>
+      <c r="D735" s="7"/>
+      <c r="E735" s="7"/>
+      <c r="F735" s="7"/>
+      <c r="G735" s="7"/>
+      <c r="H735" s="7"/>
+    </row>
+    <row r="737" spans="1:10">
+      <c r="A737" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="B737" s="8"/>
+      <c r="C737" s="8"/>
+      <c r="D737" s="8"/>
+      <c r="E737" s="8"/>
+      <c r="F737" s="8"/>
+      <c r="G737" s="8"/>
+      <c r="H737" s="8"/>
+    </row>
+    <row r="738" spans="1:10">
+      <c r="A738" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B738" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C738" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D738" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E738" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F738" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G738" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H738" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="739" spans="1:10">
+      <c r="A739" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="B739" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C739" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D739" s="3">
+        <v>706</v>
+      </c>
+      <c r="E739" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="F739" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G739" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="H739" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="740" spans="1:10">
+      <c r="A740" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="B740" s="12"/>
+      <c r="C740" s="12"/>
+      <c r="D740" s="12"/>
+      <c r="E740" s="12"/>
+      <c r="F740" s="12"/>
+      <c r="G740" s="12"/>
+      <c r="H740" s="12"/>
+    </row>
+    <row r="742" spans="1:10">
+      <c r="A742" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="B742" s="13"/>
+      <c r="C742" s="13"/>
+    </row>
+    <row r="743" spans="1:10">
+      <c r="A743" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B743" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C743" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="744" spans="1:10">
+      <c r="A744" s="16">
+        <v>305</v>
+      </c>
+      <c r="B744" s="16" t="s">
+        <v>453</v>
+      </c>
+      <c r="C744" s="17" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="746" spans="1:10">
+      <c r="A746" s="18" t="s">
+        <v>455</v>
+      </c>
+      <c r="B746" s="18"/>
+      <c r="C746" s="18"/>
+      <c r="D746" s="18"/>
+      <c r="E746" s="18"/>
+    </row>
+    <row r="747" spans="1:10">
+      <c r="A747" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B747" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C747" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D747" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E747" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="748" spans="1:10">
+      <c r="A748" s="21">
+        <v>11316035</v>
+      </c>
+      <c r="B748" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="C748" s="21" t="s">
+        <v>446</v>
+      </c>
+      <c r="D748" s="22" t="s">
+        <v>454</v>
+      </c>
+      <c r="E748" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="750" spans="1:10">
+      <c r="A750" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="B750" s="8"/>
+      <c r="C750" s="8"/>
+      <c r="D750" s="8"/>
+      <c r="E750" s="8"/>
+      <c r="F750" s="8"/>
+      <c r="G750" s="8"/>
+      <c r="H750" s="8"/>
+    </row>
+    <row r="751" spans="1:10">
+      <c r="A751" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B751" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C751" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D751" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E751" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F751" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G751" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H751" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="752" spans="1:10">
+      <c r="A752" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="B752" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="C752" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D752" s="3">
+        <v>601</v>
+      </c>
+      <c r="E752" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F752" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G752" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="H752" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="753" spans="1:10">
+      <c r="A753" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="B753" s="12"/>
+      <c r="C753" s="12"/>
+      <c r="D753" s="12"/>
+      <c r="E753" s="12"/>
+      <c r="F753" s="12"/>
+      <c r="G753" s="12"/>
+      <c r="H753" s="12"/>
+    </row>
+    <row r="755" spans="1:10">
+      <c r="A755" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B755" s="13"/>
+      <c r="C755" s="13"/>
+    </row>
+    <row r="756" spans="1:10">
+      <c r="A756" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B756" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C756" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="757" spans="1:10">
+      <c r="A757" s="16">
+        <v>2009</v>
+      </c>
+      <c r="B757" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="C757" s="17" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="759" spans="1:10">
+      <c r="A759" s="18" t="s">
+        <v>465</v>
+      </c>
+      <c r="B759" s="18"/>
+      <c r="C759" s="18"/>
+      <c r="D759" s="18"/>
+      <c r="E759" s="18"/>
+    </row>
+    <row r="760" spans="1:10">
+      <c r="A760" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B760" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C760" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D760" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E760" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="761" spans="1:10">
+      <c r="A761" s="21">
+        <v>3320012</v>
+      </c>
+      <c r="B761" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C761" s="21" t="s">
+        <v>457</v>
+      </c>
+      <c r="D761" s="22" t="s">
+        <v>464</v>
+      </c>
+      <c r="E761" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="763" spans="1:10">
+      <c r="A763" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="B763" s="8"/>
+      <c r="C763" s="8"/>
+      <c r="D763" s="8"/>
+      <c r="E763" s="8"/>
+      <c r="F763" s="8"/>
+      <c r="G763" s="8"/>
+      <c r="H763" s="8"/>
+    </row>
+    <row r="764" spans="1:10">
+      <c r="A764" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B764" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C764" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D764" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E764" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F764" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G764" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H764" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="765" spans="1:10">
+      <c r="A765" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B765" s="3">
+        <v>50899054000109</v>
+      </c>
+      <c r="C765" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D765" s="3">
+        <v>601</v>
+      </c>
+      <c r="E765" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F765" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G765" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="H765" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="766" spans="1:10">
+      <c r="A766" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="B766" s="12"/>
+      <c r="C766" s="12"/>
+      <c r="D766" s="12"/>
+      <c r="E766" s="12"/>
+      <c r="F766" s="12"/>
+      <c r="G766" s="12"/>
+      <c r="H766" s="12"/>
+    </row>
+    <row r="768" spans="1:10">
+      <c r="A768" s="13" t="s">
+        <v>470</v>
+      </c>
+      <c r="B768" s="13"/>
+      <c r="C768" s="13"/>
+    </row>
+    <row r="769" spans="1:10">
+      <c r="A769" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B769" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C769" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="770" spans="1:10">
+      <c r="A770" s="16">
+        <v>11</v>
+      </c>
+      <c r="B770" s="16" t="s">
+        <v>471</v>
+      </c>
+      <c r="C770" s="17" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="772" spans="1:10">
+      <c r="A772" s="18" t="s">
+        <v>473</v>
+      </c>
+      <c r="B772" s="18"/>
+      <c r="C772" s="18"/>
+      <c r="D772" s="18"/>
+      <c r="E772" s="18"/>
+    </row>
+    <row r="773" spans="1:10">
+      <c r="A773" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B773" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C773" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D773" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E773" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="774" spans="1:10">
+      <c r="A774" s="21">
+        <v>3320010</v>
+      </c>
+      <c r="B774" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C774" s="21" t="s">
+        <v>467</v>
+      </c>
+      <c r="D774" s="22" t="s">
+        <v>472</v>
+      </c>
+      <c r="E774" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="776" spans="1:10">
+      <c r="A776" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="B776" s="8"/>
+      <c r="C776" s="8"/>
+      <c r="D776" s="8"/>
+      <c r="E776" s="8"/>
+      <c r="F776" s="8"/>
+      <c r="G776" s="8"/>
+      <c r="H776" s="8"/>
+    </row>
+    <row r="777" spans="1:10">
+      <c r="A777" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B777" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C777" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D777" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E777" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F777" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G777" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H777" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="778" spans="1:10">
+      <c r="A778" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="B778" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="C778" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D778" s="3">
+        <v>601</v>
+      </c>
+      <c r="E778" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F778" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G778" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="H778" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="779" spans="1:10">
+      <c r="A779" s="11" t="s">
+        <v>478</v>
+      </c>
+      <c r="B779" s="12"/>
+      <c r="C779" s="12"/>
+      <c r="D779" s="12"/>
+      <c r="E779" s="12"/>
+      <c r="F779" s="12"/>
+      <c r="G779" s="12"/>
+      <c r="H779" s="12"/>
+    </row>
+    <row r="781" spans="1:10">
+      <c r="A781" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="B781" s="13"/>
+      <c r="C781" s="13"/>
+    </row>
+    <row r="782" spans="1:10">
+      <c r="A782" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B782" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C782" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="783" spans="1:10">
+      <c r="A783" s="16">
+        <v>414</v>
+      </c>
+      <c r="B783" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="C783" s="17" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="785" spans="1:10">
+      <c r="A785" s="18" t="s">
+        <v>481</v>
+      </c>
+      <c r="B785" s="18"/>
+      <c r="C785" s="18"/>
+      <c r="D785" s="18"/>
+      <c r="E785" s="18"/>
+    </row>
+    <row r="786" spans="1:10">
+      <c r="A786" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B786" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C786" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D786" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E786" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="787" spans="1:10">
+      <c r="A787" s="21">
+        <v>3320013</v>
+      </c>
+      <c r="B787" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C787" s="21" t="s">
+        <v>475</v>
+      </c>
+      <c r="D787" s="22" t="s">
+        <v>480</v>
+      </c>
+      <c r="E787" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="789" spans="1:10">
+      <c r="A789" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="B789" s="8"/>
+      <c r="C789" s="8"/>
+      <c r="D789" s="8"/>
+      <c r="E789" s="8"/>
+      <c r="F789" s="8"/>
+      <c r="G789" s="8"/>
+      <c r="H789" s="8"/>
+    </row>
+    <row r="790" spans="1:10">
+      <c r="A790" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B790" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C790" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D790" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E790" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F790" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G790" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H790" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="791" spans="1:10">
+      <c r="A791" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="B791" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="C791" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D791" s="3">
+        <v>601</v>
+      </c>
+      <c r="E791" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="F791" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G791" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="H791" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="792" spans="1:10">
+      <c r="A792" s="11" t="s">
+        <v>487</v>
+      </c>
+      <c r="B792" s="12"/>
+      <c r="C792" s="12"/>
+      <c r="D792" s="12"/>
+      <c r="E792" s="12"/>
+      <c r="F792" s="12"/>
+      <c r="G792" s="12"/>
+      <c r="H792" s="12"/>
+    </row>
+    <row r="794" spans="1:10">
+      <c r="A794" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="B794" s="13"/>
+      <c r="C794" s="13"/>
+    </row>
+    <row r="795" spans="1:10">
+      <c r="A795" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B795" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C795" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="796" spans="1:10">
+      <c r="A796" s="16">
+        <v>12</v>
+      </c>
+      <c r="B796" s="16" t="s">
+        <v>489</v>
+      </c>
+      <c r="C796" s="17" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="798" spans="1:10">
+      <c r="A798" s="18" t="s">
+        <v>491</v>
+      </c>
+      <c r="B798" s="18"/>
+      <c r="C798" s="18"/>
+      <c r="D798" s="18"/>
+      <c r="E798" s="18"/>
+    </row>
+    <row r="799" spans="1:10">
+      <c r="A799" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B799" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C799" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D799" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E799" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="800" spans="1:10">
+      <c r="A800" s="21">
+        <v>7189001</v>
+      </c>
+      <c r="B800" s="21" t="s">
+        <v>492</v>
+      </c>
+      <c r="C800" s="21" t="s">
+        <v>483</v>
+      </c>
+      <c r="D800" s="22" t="s">
+        <v>490</v>
+      </c>
+      <c r="E800" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="802" spans="1:10">
+      <c r="A802" s="8" t="s">
+        <v>493</v>
+      </c>
+      <c r="B802" s="8"/>
+      <c r="C802" s="8"/>
+      <c r="D802" s="8"/>
+      <c r="E802" s="8"/>
+      <c r="F802" s="8"/>
+      <c r="G802" s="8"/>
+      <c r="H802" s="8"/>
+    </row>
+    <row r="803" spans="1:10">
+      <c r="A803" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B803" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C803" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D803" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E803" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F803" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G803" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H803" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="804" spans="1:10">
+      <c r="A804" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="B804" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="C804" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D804" s="3">
+        <v>601</v>
+      </c>
+      <c r="E804" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="F804" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G804" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="H804" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="805" spans="1:10">
+      <c r="A805" s="11" t="s">
+        <v>487</v>
+      </c>
+      <c r="B805" s="12"/>
+      <c r="C805" s="12"/>
+      <c r="D805" s="12"/>
+      <c r="E805" s="12"/>
+      <c r="F805" s="12"/>
+      <c r="G805" s="12"/>
+      <c r="H805" s="12"/>
+    </row>
+    <row r="807" spans="1:10">
+      <c r="A807" s="13" t="s">
+        <v>494</v>
+      </c>
+      <c r="B807" s="13"/>
+      <c r="C807" s="13"/>
+    </row>
+    <row r="808" spans="1:10">
+      <c r="A808" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B808" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C808" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="809" spans="1:10">
+      <c r="A809" s="16">
+        <v>13</v>
+      </c>
+      <c r="B809" s="16" t="s">
+        <v>489</v>
+      </c>
+      <c r="C809" s="17" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="811" spans="1:10">
+      <c r="A811" s="18" t="s">
+        <v>495</v>
+      </c>
+      <c r="B811" s="18"/>
+      <c r="C811" s="18"/>
+      <c r="D811" s="18"/>
+      <c r="E811" s="18"/>
+    </row>
+    <row r="812" spans="1:10">
+      <c r="A812" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B812" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C812" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D812" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E812" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="813" spans="1:10">
+      <c r="A813" s="21">
+        <v>7189002</v>
+      </c>
+      <c r="B813" s="21" t="s">
+        <v>492</v>
+      </c>
+      <c r="C813" s="21" t="s">
+        <v>483</v>
+      </c>
+      <c r="D813" s="22" t="s">
+        <v>490</v>
+      </c>
+      <c r="E813" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="815" spans="1:10">
+      <c r="A815" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="B815" s="8"/>
+      <c r="C815" s="8"/>
+      <c r="D815" s="8"/>
+      <c r="E815" s="8"/>
+      <c r="F815" s="8"/>
+      <c r="G815" s="8"/>
+      <c r="H815" s="8"/>
+    </row>
+    <row r="816" spans="1:10">
+      <c r="A816" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B816" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C816" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D816" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E816" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F816" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G816" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H816" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="817" spans="1:10">
+      <c r="A817" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="B817" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="C817" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D817" s="3">
+        <v>706</v>
+      </c>
+      <c r="E817" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="F817" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G817" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="H817" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="818" spans="1:10">
+      <c r="A818" s="11" t="s">
+        <v>501</v>
+      </c>
+      <c r="B818" s="12"/>
+      <c r="C818" s="12"/>
+      <c r="D818" s="12"/>
+      <c r="E818" s="12"/>
+      <c r="F818" s="12"/>
+      <c r="G818" s="12"/>
+      <c r="H818" s="12"/>
+    </row>
+    <row r="820" spans="1:10">
+      <c r="A820" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="B820" s="13"/>
+      <c r="C820" s="13"/>
+    </row>
+    <row r="821" spans="1:10">
+      <c r="A821" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B821" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C821" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="822" spans="1:10">
+      <c r="A822" s="16">
+        <v>769</v>
+      </c>
+      <c r="B822" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="C822" s="17" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="824" spans="1:10">
+      <c r="A824" s="18" t="s">
+        <v>504</v>
+      </c>
+      <c r="B824" s="18"/>
+      <c r="C824" s="18"/>
+      <c r="D824" s="18"/>
+      <c r="E824" s="18"/>
+    </row>
+    <row r="825" spans="1:10">
+      <c r="A825" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B825" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C825" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D825" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E825" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="826" spans="1:10">
+      <c r="A826" s="21" t="s">
+        <v>505</v>
+      </c>
+      <c r="B826" s="21" t="s">
+        <v>506</v>
+      </c>
+      <c r="C826" s="21" t="s">
+        <v>497</v>
+      </c>
+      <c r="D826" s="22" t="s">
+        <v>503</v>
+      </c>
+      <c r="E826" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="829" spans="1:10">
+      <c r="A829" s="23"/>
+    </row>
+    <row r="831" spans="1:10">
+      <c r="A831" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="B831" s="2"/>
+      <c r="C831" s="2"/>
+      <c r="D831" s="2"/>
+      <c r="E831" s="2"/>
+      <c r="F831" s="2"/>
+      <c r="G831" s="2"/>
+      <c r="H831" s="2"/>
+      <c r="I831" s="2"/>
+      <c r="J831" s="2"/>
+    </row>
+    <row r="832" spans="1:10">
+      <c r="A832" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B832" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C832" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D832" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E832" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F832" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G832" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H832" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I832" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J832" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="833" spans="1:10">
+      <c r="A833" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="B833" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="C833" s="3"/>
+      <c r="D833" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E833" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F833" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G833" s="3" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A722" t="s">
+      <c r="H833" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I833" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="J833" s="6" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="835" spans="1:10">
+      <c r="A835" t="s">
+        <v>20</v>
+      </c>
+      <c r="B835" t="s">
+        <v>437</v>
+      </c>
+      <c r="C835" t="s">
+        <v>21</v>
+      </c>
+      <c r="D835" t="s">
+        <v>441</v>
+      </c>
+      <c r="E835" t="s">
+        <v>5</v>
+      </c>
+      <c r="F835" t="s">
+        <v>14</v>
+      </c>
+      <c r="G835" t="s">
+        <v>7</v>
+      </c>
+      <c r="H835" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="836" spans="1:10">
+      <c r="A836" t="s">
+        <v>9</v>
+      </c>
+      <c r="B836" t="s">
+        <v>18</v>
+      </c>
+      <c r="C836" t="s">
+        <v>23</v>
+      </c>
+      <c r="D836" t="s">
+        <v>24</v>
+      </c>
+      <c r="E836" t="s">
+        <v>25</v>
+      </c>
+      <c r="F836" t="s">
+        <v>442</v>
+      </c>
+      <c r="G836" t="s">
+        <v>8</v>
+      </c>
+      <c r="H836" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="837" spans="1:10">
+      <c r="A837" t="s">
         <v>27</v>
       </c>
-      <c r="B722" t="s">
+      <c r="B837" t="s">
+        <v>507</v>
+      </c>
+      <c r="C837" t="s">
+        <v>28</v>
+      </c>
+      <c r="D837" t="s">
+        <v>507</v>
+      </c>
+      <c r="E837" t="s">
+        <v>29</v>
+      </c>
+      <c r="F837" t="s">
+        <v>508</v>
+      </c>
+      <c r="G837" t="s">
+        <v>31</v>
+      </c>
+      <c r="H837" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="838" spans="1:10">
+      <c r="A838" t="s">
+        <v>33</v>
+      </c>
+      <c r="B838" t="s">
+        <v>508</v>
+      </c>
+      <c r="C838" t="s">
+        <v>34</v>
+      </c>
+      <c r="D838" t="s">
+        <v>509</v>
+      </c>
+      <c r="E838" t="s">
+        <v>6</v>
+      </c>
+      <c r="F838" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="840" spans="1:10">
+      <c r="A840" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B840" s="7"/>
+      <c r="C840" s="7"/>
+      <c r="D840" s="7"/>
+      <c r="E840" s="7"/>
+      <c r="F840" s="7"/>
+      <c r="G840" s="7"/>
+      <c r="H840" s="7"/>
+    </row>
+    <row r="842" spans="1:10">
+      <c r="A842" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="B842" s="8"/>
+      <c r="C842" s="8"/>
+      <c r="D842" s="8"/>
+      <c r="E842" s="8"/>
+      <c r="F842" s="8"/>
+      <c r="G842" s="8"/>
+      <c r="H842" s="8"/>
+    </row>
+    <row r="843" spans="1:10">
+      <c r="A843" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B843" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C843" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D843" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E843" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F843" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G843" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H843" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="844" spans="1:10">
+      <c r="A844" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="B844" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="C844" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D844" s="3">
+        <v>601</v>
+      </c>
+      <c r="E844" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F844" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G844" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="H844" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="845" spans="1:10">
+      <c r="A845" s="11" t="s">
+        <v>514</v>
+      </c>
+      <c r="B845" s="12"/>
+      <c r="C845" s="12"/>
+      <c r="D845" s="12"/>
+      <c r="E845" s="12"/>
+      <c r="F845" s="12"/>
+      <c r="G845" s="12"/>
+      <c r="H845" s="12"/>
+    </row>
+    <row r="847" spans="1:10">
+      <c r="A847" s="13" t="s">
+        <v>515</v>
+      </c>
+      <c r="B847" s="13"/>
+      <c r="C847" s="13"/>
+    </row>
+    <row r="848" spans="1:10">
+      <c r="A848" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B848" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C848" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="849" spans="1:10">
+      <c r="A849" s="16">
+        <v>150</v>
+      </c>
+      <c r="B849" s="16" t="s">
+        <v>516</v>
+      </c>
+      <c r="C849" s="17" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="851" spans="1:10">
+      <c r="A851" s="18" t="s">
+        <v>518</v>
+      </c>
+      <c r="B851" s="18"/>
+      <c r="C851" s="18"/>
+      <c r="D851" s="18"/>
+      <c r="E851" s="18"/>
+    </row>
+    <row r="852" spans="1:10">
+      <c r="A852" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B852" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C852" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D852" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E852" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="853" spans="1:10">
+      <c r="A853" s="21">
+        <v>3320009</v>
+      </c>
+      <c r="B853" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C853" s="21" t="s">
+        <v>511</v>
+      </c>
+      <c r="D853" s="22" t="s">
+        <v>517</v>
+      </c>
+      <c r="E853" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="855" spans="1:10">
+      <c r="A855" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="B855" s="8"/>
+      <c r="C855" s="8"/>
+      <c r="D855" s="8"/>
+      <c r="E855" s="8"/>
+      <c r="F855" s="8"/>
+      <c r="G855" s="8"/>
+      <c r="H855" s="8"/>
+    </row>
+    <row r="856" spans="1:10">
+      <c r="A856" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B856" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C856" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D856" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E856" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F856" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G856" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H856" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="857" spans="1:10">
+      <c r="A857" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="B857" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="C857" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D857" s="3">
+        <v>601</v>
+      </c>
+      <c r="E857" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F857" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G857" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="H857" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="858" spans="1:10">
+      <c r="A858" s="11" t="s">
+        <v>523</v>
+      </c>
+      <c r="B858" s="12"/>
+      <c r="C858" s="12"/>
+      <c r="D858" s="12"/>
+      <c r="E858" s="12"/>
+      <c r="F858" s="12"/>
+      <c r="G858" s="12"/>
+      <c r="H858" s="12"/>
+    </row>
+    <row r="860" spans="1:10">
+      <c r="A860" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="B860" s="13"/>
+      <c r="C860" s="13"/>
+    </row>
+    <row r="861" spans="1:10">
+      <c r="A861" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B861" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C861" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="862" spans="1:10">
+      <c r="A862" s="16">
+        <v>1068</v>
+      </c>
+      <c r="B862" s="16" t="s">
+        <v>525</v>
+      </c>
+      <c r="C862" s="17" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="864" spans="1:10">
+      <c r="A864" s="18" t="s">
+        <v>527</v>
+      </c>
+      <c r="B864" s="18"/>
+      <c r="C864" s="18"/>
+      <c r="D864" s="18"/>
+      <c r="E864" s="18"/>
+    </row>
+    <row r="865" spans="1:10">
+      <c r="A865" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B865" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C865" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D865" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E865" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="866" spans="1:10">
+      <c r="A866" s="21">
+        <v>3320011</v>
+      </c>
+      <c r="B866" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C866" s="21" t="s">
+        <v>520</v>
+      </c>
+      <c r="D866" s="22" t="s">
+        <v>526</v>
+      </c>
+      <c r="E866" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="868" spans="1:10">
+      <c r="A868" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="B868" s="8"/>
+      <c r="C868" s="8"/>
+      <c r="D868" s="8"/>
+      <c r="E868" s="8"/>
+      <c r="F868" s="8"/>
+      <c r="G868" s="8"/>
+      <c r="H868" s="8"/>
+    </row>
+    <row r="869" spans="1:10">
+      <c r="A869" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B869" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C869" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D869" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E869" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F869" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G869" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H869" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="870" spans="1:10">
+      <c r="A870" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="B870" s="3">
+        <v>30059238000153</v>
+      </c>
+      <c r="C870" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D870" s="3">
+        <v>601</v>
+      </c>
+      <c r="E870" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F870" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G870" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="H870" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="871" spans="1:10">
+      <c r="A871" s="11" t="s">
+        <v>531</v>
+      </c>
+      <c r="B871" s="12"/>
+      <c r="C871" s="12"/>
+      <c r="D871" s="12"/>
+      <c r="E871" s="12"/>
+      <c r="F871" s="12"/>
+      <c r="G871" s="12"/>
+      <c r="H871" s="12"/>
+    </row>
+    <row r="873" spans="1:10">
+      <c r="A873" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="B873" s="13"/>
+      <c r="C873" s="13"/>
+    </row>
+    <row r="874" spans="1:10">
+      <c r="A874" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B874" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C874" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="875" spans="1:10">
+      <c r="A875" s="16" t="s">
+        <v>533</v>
+      </c>
+      <c r="B875" s="16" t="s">
+        <v>534</v>
+      </c>
+      <c r="C875" s="17" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="877" spans="1:10">
+      <c r="A877" s="18" t="s">
+        <v>536</v>
+      </c>
+      <c r="B877" s="18"/>
+      <c r="C877" s="18"/>
+      <c r="D877" s="18"/>
+      <c r="E877" s="18"/>
+    </row>
+    <row r="878" spans="1:10">
+      <c r="A878" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B878" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C878" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D878" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E878" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="879" spans="1:10">
+      <c r="A879" s="21">
+        <v>3320014</v>
+      </c>
+      <c r="B879" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C879" s="21" t="s">
+        <v>529</v>
+      </c>
+      <c r="D879" s="22" t="s">
+        <v>535</v>
+      </c>
+      <c r="E879" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="881" spans="1:10">
+      <c r="A881" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="B881" s="8"/>
+      <c r="C881" s="8"/>
+      <c r="D881" s="8"/>
+      <c r="E881" s="8"/>
+      <c r="F881" s="8"/>
+      <c r="G881" s="8"/>
+      <c r="H881" s="8"/>
+    </row>
+    <row r="882" spans="1:10">
+      <c r="A882" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B882" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C882" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D882" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E882" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F882" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G882" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H882" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="883" spans="1:10">
+      <c r="A883" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B883" s="3">
+        <v>50899054000109</v>
+      </c>
+      <c r="C883" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D883" s="3">
+        <v>601</v>
+      </c>
+      <c r="E883" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F883" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G883" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="H883" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="884" spans="1:10">
+      <c r="A884" s="11" t="s">
         <v>469</v>
       </c>
-      <c r="C722" t="s">
+      <c r="B884" s="12"/>
+      <c r="C884" s="12"/>
+      <c r="D884" s="12"/>
+      <c r="E884" s="12"/>
+      <c r="F884" s="12"/>
+      <c r="G884" s="12"/>
+      <c r="H884" s="12"/>
+    </row>
+    <row r="886" spans="1:10">
+      <c r="A886" s="13" t="s">
+        <v>470</v>
+      </c>
+      <c r="B886" s="13"/>
+      <c r="C886" s="13"/>
+    </row>
+    <row r="887" spans="1:10">
+      <c r="A887" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B887" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C887" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="888" spans="1:10">
+      <c r="A888" s="16">
+        <v>11</v>
+      </c>
+      <c r="B888" s="16" t="s">
+        <v>538</v>
+      </c>
+      <c r="C888" s="17" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="890" spans="1:10">
+      <c r="A890" s="18" t="s">
+        <v>473</v>
+      </c>
+      <c r="B890" s="18"/>
+      <c r="C890" s="18"/>
+      <c r="D890" s="18"/>
+      <c r="E890" s="18"/>
+    </row>
+    <row r="891" spans="1:10">
+      <c r="A891" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B891" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C891" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D891" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E891" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="892" spans="1:10">
+      <c r="A892" s="21">
+        <v>3320010</v>
+      </c>
+      <c r="B892" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C892" s="21" t="s">
+        <v>467</v>
+      </c>
+      <c r="D892" s="22" t="s">
+        <v>539</v>
+      </c>
+      <c r="E892" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="894" spans="1:10">
+      <c r="A894" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="B894" s="8"/>
+      <c r="C894" s="8"/>
+      <c r="D894" s="8"/>
+      <c r="E894" s="8"/>
+      <c r="F894" s="8"/>
+      <c r="G894" s="8"/>
+      <c r="H894" s="8"/>
+    </row>
+    <row r="895" spans="1:10">
+      <c r="A895" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B895" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C895" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D895" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E895" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F895" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G895" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H895" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="896" spans="1:10">
+      <c r="A896" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="B896" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="C896" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D896" s="3">
+        <v>601</v>
+      </c>
+      <c r="E896" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F896" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G896" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="H896" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="897" spans="1:10">
+      <c r="A897" s="11" t="s">
+        <v>541</v>
+      </c>
+      <c r="B897" s="12"/>
+      <c r="C897" s="12"/>
+      <c r="D897" s="12"/>
+      <c r="E897" s="12"/>
+      <c r="F897" s="12"/>
+      <c r="G897" s="12"/>
+      <c r="H897" s="12"/>
+    </row>
+    <row r="899" spans="1:10">
+      <c r="A899" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B899" s="13"/>
+      <c r="C899" s="13"/>
+    </row>
+    <row r="900" spans="1:10">
+      <c r="A900" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B900" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C900" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="901" spans="1:10">
+      <c r="A901" s="16">
+        <v>2009</v>
+      </c>
+      <c r="B901" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="C901" s="17" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="903" spans="1:10">
+      <c r="A903" s="18" t="s">
+        <v>465</v>
+      </c>
+      <c r="B903" s="18"/>
+      <c r="C903" s="18"/>
+      <c r="D903" s="18"/>
+      <c r="E903" s="18"/>
+    </row>
+    <row r="904" spans="1:10">
+      <c r="A904" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B904" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C904" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D904" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E904" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="905" spans="1:10">
+      <c r="A905" s="21">
+        <v>3320012</v>
+      </c>
+      <c r="B905" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C905" s="21" t="s">
+        <v>457</v>
+      </c>
+      <c r="D905" s="22" t="s">
+        <v>542</v>
+      </c>
+      <c r="E905" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="907" spans="1:10">
+      <c r="A907" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="B907" s="8"/>
+      <c r="C907" s="8"/>
+      <c r="D907" s="8"/>
+      <c r="E907" s="8"/>
+      <c r="F907" s="8"/>
+      <c r="G907" s="8"/>
+      <c r="H907" s="8"/>
+    </row>
+    <row r="908" spans="1:10">
+      <c r="A908" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B908" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C908" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D908" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E908" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F908" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G908" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H908" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="909" spans="1:10">
+      <c r="A909" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B909" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="C909" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D909" s="3">
+        <v>601</v>
+      </c>
+      <c r="E909" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F909" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G909" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="H909" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="910" spans="1:10">
+      <c r="A910" s="11" t="s">
+        <v>547</v>
+      </c>
+      <c r="B910" s="12"/>
+      <c r="C910" s="12"/>
+      <c r="D910" s="12"/>
+      <c r="E910" s="12"/>
+      <c r="F910" s="12"/>
+      <c r="G910" s="12"/>
+      <c r="H910" s="12"/>
+    </row>
+    <row r="912" spans="1:10">
+      <c r="A912" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="B912" s="13"/>
+      <c r="C912" s="13"/>
+    </row>
+    <row r="913" spans="1:10">
+      <c r="A913" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B913" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C913" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="914" spans="1:10">
+      <c r="A914" s="16" t="s">
+        <v>549</v>
+      </c>
+      <c r="B914" s="16" t="s">
+        <v>534</v>
+      </c>
+      <c r="C914" s="17" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="916" spans="1:10">
+      <c r="A916" s="18" t="s">
+        <v>551</v>
+      </c>
+      <c r="B916" s="18"/>
+      <c r="C916" s="18"/>
+      <c r="D916" s="18"/>
+      <c r="E916" s="18"/>
+    </row>
+    <row r="917" spans="1:10">
+      <c r="A917" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B917" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C917" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D917" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E917" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="918" spans="1:10">
+      <c r="A918" s="21">
+        <v>3320008</v>
+      </c>
+      <c r="B918" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C918" s="21" t="s">
+        <v>544</v>
+      </c>
+      <c r="D918" s="22" t="s">
+        <v>550</v>
+      </c>
+      <c r="E918" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="921" spans="1:10">
+      <c r="A921" s="23"/>
+    </row>
+    <row r="923" spans="1:10">
+      <c r="A923" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="B923" s="2"/>
+      <c r="C923" s="2"/>
+      <c r="D923" s="2"/>
+      <c r="E923" s="2"/>
+      <c r="F923" s="2"/>
+      <c r="G923" s="2"/>
+      <c r="H923" s="2"/>
+      <c r="I923" s="2"/>
+      <c r="J923" s="2"/>
+    </row>
+    <row r="924" spans="1:10">
+      <c r="A924" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B924" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C924" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D924" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E924" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F924" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G924" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H924" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I924" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J924" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="925" spans="1:10">
+      <c r="A925" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="B925" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="C925" s="3"/>
+      <c r="D925" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E925" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F925" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G925" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="H925" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I925" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="J925" s="6" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="927" spans="1:10">
+      <c r="A927" t="s">
+        <v>20</v>
+      </c>
+      <c r="B927" t="s">
+        <v>553</v>
+      </c>
+      <c r="C927" t="s">
+        <v>21</v>
+      </c>
+      <c r="D927" t="s">
+        <v>441</v>
+      </c>
+      <c r="E927" t="s">
+        <v>5</v>
+      </c>
+      <c r="F927" t="s">
+        <v>14</v>
+      </c>
+      <c r="G927" t="s">
+        <v>7</v>
+      </c>
+      <c r="H927" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="928" spans="1:10">
+      <c r="A928" t="s">
+        <v>9</v>
+      </c>
+      <c r="B928" t="s">
+        <v>18</v>
+      </c>
+      <c r="C928" t="s">
+        <v>23</v>
+      </c>
+      <c r="D928" t="s">
+        <v>24</v>
+      </c>
+      <c r="E928" t="s">
+        <v>25</v>
+      </c>
+      <c r="F928" t="s">
+        <v>442</v>
+      </c>
+      <c r="G928" t="s">
+        <v>8</v>
+      </c>
+      <c r="H928" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="929" spans="1:10">
+      <c r="A929" t="s">
+        <v>27</v>
+      </c>
+      <c r="B929" t="s">
+        <v>554</v>
+      </c>
+      <c r="C929" t="s">
         <v>28</v>
       </c>
-      <c r="D722" t="s">
-[...2 lines deleted...]
-      <c r="E722" t="s">
+      <c r="D929" t="s">
+        <v>554</v>
+      </c>
+      <c r="E929" t="s">
         <v>29</v>
       </c>
-      <c r="F722" t="s">
-[...2 lines deleted...]
-      <c r="G722" t="s">
+      <c r="F929" t="s">
+        <v>555</v>
+      </c>
+      <c r="G929" t="s">
         <v>31</v>
       </c>
-      <c r="H722" t="s">
-[...10 lines deleted...]
-      <c r="C723" t="s">
+      <c r="H929" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="930" spans="1:10">
+      <c r="A930" t="s">
         <v>33</v>
       </c>
-      <c r="D723" t="s">
-[...2 lines deleted...]
-      <c r="E723" t="s">
+      <c r="B930" t="s">
+        <v>555</v>
+      </c>
+      <c r="C930" t="s">
+        <v>34</v>
+      </c>
+      <c r="D930" t="s">
+        <v>556</v>
+      </c>
+      <c r="E930" t="s">
         <v>6</v>
       </c>
-      <c r="F723" t="s">
-[...31 lines deleted...]
-      <c r="B728" s="9" t="s">
+      <c r="F930" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="932" spans="1:10">
+      <c r="A932" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B932" s="7"/>
+      <c r="C932" s="7"/>
+      <c r="D932" s="7"/>
+      <c r="E932" s="7"/>
+      <c r="F932" s="7"/>
+      <c r="G932" s="7"/>
+      <c r="H932" s="7"/>
+    </row>
+    <row r="934" spans="1:10">
+      <c r="A934" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="B934" s="8"/>
+      <c r="C934" s="8"/>
+      <c r="D934" s="8"/>
+      <c r="E934" s="8"/>
+      <c r="F934" s="8"/>
+      <c r="G934" s="8"/>
+      <c r="H934" s="8"/>
+    </row>
+    <row r="935" spans="1:10">
+      <c r="A935" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C728" s="9" t="s">
+      <c r="B935" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D728" s="9" t="s">
+      <c r="C935" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E728" s="9" t="s">
+      <c r="D935" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F728" s="9" t="s">
+      <c r="E935" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G728" s="9" t="s">
+      <c r="F935" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H728" s="10" t="s">
+      <c r="G935" s="9" t="s">
         <v>44</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D729" s="3">
+      <c r="H935" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="936" spans="1:10">
+      <c r="A936" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B936" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="C936" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D936" s="3">
         <v>601</v>
       </c>
-      <c r="E729" s="3" t="s">
-[...35 lines deleted...]
-      <c r="B733" s="14" t="s">
+      <c r="E936" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F936" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G936" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="H936" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="937" spans="1:10">
+      <c r="A937" s="11" t="s">
+        <v>547</v>
+      </c>
+      <c r="B937" s="12"/>
+      <c r="C937" s="12"/>
+      <c r="D937" s="12"/>
+      <c r="E937" s="12"/>
+      <c r="F937" s="12"/>
+      <c r="G937" s="12"/>
+      <c r="H937" s="12"/>
+    </row>
+    <row r="939" spans="1:10">
+      <c r="A939" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="B939" s="13"/>
+      <c r="C939" s="13"/>
+    </row>
+    <row r="940" spans="1:10">
+      <c r="A940" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="C733" s="15" t="s">
+      <c r="B940" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C940" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="734" spans="1:10">
-[...23 lines deleted...]
-      <c r="B737" s="19" t="s">
+    <row r="941" spans="1:10">
+      <c r="A941" s="16" t="s">
+        <v>549</v>
+      </c>
+      <c r="B941" s="16" t="s">
+        <v>534</v>
+      </c>
+      <c r="C941" s="17" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="943" spans="1:10">
+      <c r="A943" s="18" t="s">
+        <v>551</v>
+      </c>
+      <c r="B943" s="18"/>
+      <c r="C943" s="18"/>
+      <c r="D943" s="18"/>
+      <c r="E943" s="18"/>
+    </row>
+    <row r="944" spans="1:10">
+      <c r="A944" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C737" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E737" s="19" t="s">
+      <c r="B944" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C944" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D944" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E944" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="738" spans="1:10">
-[...32 lines deleted...]
-      <c r="B741" s="9" t="s">
+    <row r="945" spans="1:10">
+      <c r="A945" s="21">
+        <v>3320008</v>
+      </c>
+      <c r="B945" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C945" s="21" t="s">
+        <v>544</v>
+      </c>
+      <c r="D945" s="22" t="s">
+        <v>550</v>
+      </c>
+      <c r="E945" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="947" spans="1:10">
+      <c r="A947" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="B947" s="8"/>
+      <c r="C947" s="8"/>
+      <c r="D947" s="8"/>
+      <c r="E947" s="8"/>
+      <c r="F947" s="8"/>
+      <c r="G947" s="8"/>
+      <c r="H947" s="8"/>
+    </row>
+    <row r="948" spans="1:10">
+      <c r="A948" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C741" s="9" t="s">
+      <c r="B948" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D741" s="9" t="s">
+      <c r="C948" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E741" s="9" t="s">
+      <c r="D948" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F741" s="9" t="s">
+      <c r="E948" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G741" s="9" t="s">
+      <c r="F948" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H741" s="10" t="s">
+      <c r="G948" s="9" t="s">
         <v>44</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D742" s="3">
+      <c r="H948" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="949" spans="1:10">
+      <c r="A949" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="B949" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C949" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D949" s="3">
         <v>601</v>
       </c>
-      <c r="E742" s="3" t="s">
-[...35 lines deleted...]
-      <c r="B746" s="14" t="s">
+      <c r="E949" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F949" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G949" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="H949" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="950" spans="1:10">
+      <c r="A950" s="11" t="s">
+        <v>541</v>
+      </c>
+      <c r="B950" s="12"/>
+      <c r="C950" s="12"/>
+      <c r="D950" s="12"/>
+      <c r="E950" s="12"/>
+      <c r="F950" s="12"/>
+      <c r="G950" s="12"/>
+      <c r="H950" s="12"/>
+    </row>
+    <row r="952" spans="1:10">
+      <c r="A952" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B952" s="13"/>
+      <c r="C952" s="13"/>
+    </row>
+    <row r="953" spans="1:10">
+      <c r="A953" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="C746" s="15" t="s">
+      <c r="B953" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C953" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="747" spans="1:10">
-[...23 lines deleted...]
-      <c r="B750" s="19" t="s">
+    <row r="954" spans="1:10">
+      <c r="A954" s="16">
+        <v>2009</v>
+      </c>
+      <c r="B954" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="C954" s="17" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="956" spans="1:10">
+      <c r="A956" s="18" t="s">
+        <v>465</v>
+      </c>
+      <c r="B956" s="18"/>
+      <c r="C956" s="18"/>
+      <c r="D956" s="18"/>
+      <c r="E956" s="18"/>
+    </row>
+    <row r="957" spans="1:10">
+      <c r="A957" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C750" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E750" s="19" t="s">
+      <c r="B957" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C957" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D957" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E957" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="751" spans="1:10">
-[...32 lines deleted...]
-      <c r="B754" s="9" t="s">
+    <row r="958" spans="1:10">
+      <c r="A958" s="21">
+        <v>3320012</v>
+      </c>
+      <c r="B958" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C958" s="21" t="s">
+        <v>457</v>
+      </c>
+      <c r="D958" s="22" t="s">
+        <v>542</v>
+      </c>
+      <c r="E958" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="960" spans="1:10">
+      <c r="A960" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="B960" s="8"/>
+      <c r="C960" s="8"/>
+      <c r="D960" s="8"/>
+      <c r="E960" s="8"/>
+      <c r="F960" s="8"/>
+      <c r="G960" s="8"/>
+      <c r="H960" s="8"/>
+    </row>
+    <row r="961" spans="1:10">
+      <c r="A961" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C754" s="9" t="s">
+      <c r="B961" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D754" s="9" t="s">
+      <c r="C961" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E754" s="9" t="s">
+      <c r="D961" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F754" s="9" t="s">
+      <c r="E961" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G754" s="9" t="s">
+      <c r="F961" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H754" s="10" t="s">
+      <c r="G961" s="9" t="s">
         <v>44</v>
       </c>
-    </row>
-[...2632 lines deleted...]
-        <v>11</v>
+      <c r="H961" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="962" spans="1:10">
       <c r="A962" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="B962" s="3">
+        <v>46928415000120</v>
+      </c>
+      <c r="C962" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D962" s="3">
+        <v>601</v>
+      </c>
+      <c r="E962" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F962" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G962" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="H962" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="963" spans="1:10">
+      <c r="A963" s="11" t="s">
+        <v>558</v>
+      </c>
+      <c r="B963" s="12"/>
+      <c r="C963" s="12"/>
+      <c r="D963" s="12"/>
+      <c r="E963" s="12"/>
+      <c r="F963" s="12"/>
+      <c r="G963" s="12"/>
+      <c r="H963" s="12"/>
+    </row>
+    <row r="965" spans="1:10">
+      <c r="A965" s="13" t="s">
+        <v>515</v>
+      </c>
+      <c r="B965" s="13"/>
+      <c r="C965" s="13"/>
+    </row>
+    <row r="966" spans="1:10">
+      <c r="A966" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B966" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C966" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="967" spans="1:10">
+      <c r="A967" s="16">
+        <v>150</v>
+      </c>
+      <c r="B967" s="16" t="s">
+        <v>516</v>
+      </c>
+      <c r="C967" s="17" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="969" spans="1:10">
+      <c r="A969" s="18" t="s">
+        <v>518</v>
+      </c>
+      <c r="B969" s="18"/>
+      <c r="C969" s="18"/>
+      <c r="D969" s="18"/>
+      <c r="E969" s="18"/>
+    </row>
+    <row r="970" spans="1:10">
+      <c r="A970" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B970" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C970" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D970" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E970" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="971" spans="1:10">
+      <c r="A971" s="21">
+        <v>3320009</v>
+      </c>
+      <c r="B971" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="C971" s="21" t="s">
+        <v>511</v>
+      </c>
+      <c r="D971" s="22" t="s">
+        <v>559</v>
+      </c>
+      <c r="E971" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="974" spans="1:10">
+      <c r="A974" s="23"/>
+    </row>
+    <row r="976" spans="1:10">
+      <c r="A976" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="B976" s="2"/>
+      <c r="C976" s="2"/>
+      <c r="D976" s="2"/>
+      <c r="E976" s="2"/>
+      <c r="F976" s="2"/>
+      <c r="G976" s="2"/>
+      <c r="H976" s="2"/>
+      <c r="I976" s="2"/>
+      <c r="J976" s="2"/>
+    </row>
+    <row r="977" spans="1:10">
+      <c r="A977" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B977" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C977" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D977" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E977" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F977" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G977" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H977" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I977" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J977" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="978" spans="1:10">
+      <c r="A978" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="B978" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="C978" s="3"/>
+      <c r="D978" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E978" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="F978" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G978" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H978" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I978" s="6" t="s">
+        <v>562</v>
+      </c>
+      <c r="J978" s="6" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="980" spans="1:10">
+      <c r="A980" t="s">
+        <v>20</v>
+      </c>
+      <c r="B980" t="s">
+        <v>561</v>
+      </c>
+      <c r="C980" t="s">
+        <v>21</v>
+      </c>
+      <c r="D980" t="s">
+        <v>563</v>
+      </c>
+      <c r="E980" t="s">
+        <v>5</v>
+      </c>
+      <c r="F980" t="s">
+        <v>14</v>
+      </c>
+      <c r="G980" t="s">
+        <v>7</v>
+      </c>
+      <c r="H980" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="981" spans="1:10">
+      <c r="A981" t="s">
+        <v>9</v>
+      </c>
+      <c r="B981" t="s">
+        <v>18</v>
+      </c>
+      <c r="C981" t="s">
+        <v>23</v>
+      </c>
+      <c r="D981" t="s">
+        <v>24</v>
+      </c>
+      <c r="E981" t="s">
+        <v>25</v>
+      </c>
+      <c r="F981" t="s">
+        <v>442</v>
+      </c>
+      <c r="G981" t="s">
+        <v>8</v>
+      </c>
+      <c r="H981" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="982" spans="1:10">
+      <c r="A982" t="s">
+        <v>27</v>
+      </c>
+      <c r="B982" t="s">
+        <v>562</v>
+      </c>
+      <c r="C982" t="s">
+        <v>28</v>
+      </c>
+      <c r="D982" t="s">
+        <v>562</v>
+      </c>
+      <c r="E982" t="s">
+        <v>29</v>
+      </c>
+      <c r="F982" t="s">
+        <v>52</v>
+      </c>
+      <c r="G982" t="s">
+        <v>31</v>
+      </c>
+      <c r="H982" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="983" spans="1:10">
+      <c r="A983" t="s">
+        <v>33</v>
+      </c>
+      <c r="B983" t="s">
+        <v>52</v>
+      </c>
+      <c r="C983" t="s">
+        <v>34</v>
+      </c>
+      <c r="D983" t="s">
+        <v>423</v>
+      </c>
+      <c r="E983" t="s">
+        <v>6</v>
+      </c>
+      <c r="F983" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="986" spans="1:10">
+      <c r="A986" s="23"/>
+    </row>
+    <row r="988" spans="1:10">
+      <c r="A988" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B988" s="2"/>
+      <c r="C988" s="2"/>
+      <c r="D988" s="2"/>
+      <c r="E988" s="2"/>
+      <c r="F988" s="2"/>
+      <c r="G988" s="2"/>
+      <c r="H988" s="2"/>
+      <c r="I988" s="2"/>
+      <c r="J988" s="2"/>
+    </row>
+    <row r="989" spans="1:10">
+      <c r="A989" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B989" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C989" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D989" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E989" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F989" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G989" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H989" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I989" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J989" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="990" spans="1:10">
+      <c r="A990" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="B990" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="C990" s="3"/>
+      <c r="D990" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E990" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F990" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G990" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H990" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I990" s="6" t="s">
+        <v>567</v>
+      </c>
+      <c r="J990" s="6" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="992" spans="1:10">
+      <c r="A992" t="s">
+        <v>20</v>
+      </c>
+      <c r="B992" t="s">
+        <v>566</v>
+      </c>
+      <c r="C992" t="s">
+        <v>21</v>
+      </c>
+      <c r="D992" t="s">
         <v>568</v>
       </c>
-      <c r="B962" s="3" t="s">
+      <c r="E992" t="s">
+        <v>5</v>
+      </c>
+      <c r="F992" t="s">
+        <v>14</v>
+      </c>
+      <c r="G992" t="s">
+        <v>7</v>
+      </c>
+      <c r="H992" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="993" spans="1:10">
+      <c r="A993" t="s">
+        <v>9</v>
+      </c>
+      <c r="B993" t="s">
+        <v>18</v>
+      </c>
+      <c r="C993" t="s">
+        <v>23</v>
+      </c>
+      <c r="D993" t="s">
+        <v>24</v>
+      </c>
+      <c r="E993" t="s">
+        <v>25</v>
+      </c>
+      <c r="F993" t="s">
+        <v>442</v>
+      </c>
+      <c r="G993" t="s">
+        <v>8</v>
+      </c>
+      <c r="H993" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="994" spans="1:10">
+      <c r="A994" t="s">
+        <v>27</v>
+      </c>
+      <c r="B994" t="s">
+        <v>567</v>
+      </c>
+      <c r="C994" t="s">
+        <v>28</v>
+      </c>
+      <c r="D994" t="s">
+        <v>567</v>
+      </c>
+      <c r="E994" t="s">
+        <v>29</v>
+      </c>
+      <c r="F994" t="s">
+        <v>52</v>
+      </c>
+      <c r="G994" t="s">
+        <v>31</v>
+      </c>
+      <c r="H994" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="995" spans="1:10">
+      <c r="A995" t="s">
+        <v>33</v>
+      </c>
+      <c r="B995" t="s">
+        <v>52</v>
+      </c>
+      <c r="C995" t="s">
+        <v>34</v>
+      </c>
+      <c r="D995" t="s">
+        <v>423</v>
+      </c>
+      <c r="E995" t="s">
+        <v>6</v>
+      </c>
+      <c r="F995" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="998" spans="1:10">
+      <c r="A998" s="23"/>
+    </row>
+    <row r="1000" spans="1:10">
+      <c r="A1000" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B1000" s="2"/>
+      <c r="C1000" s="2"/>
+      <c r="D1000" s="2"/>
+      <c r="E1000" s="2"/>
+      <c r="F1000" s="2"/>
+      <c r="G1000" s="2"/>
+      <c r="H1000" s="2"/>
+      <c r="I1000" s="2"/>
+      <c r="J1000" s="2"/>
+    </row>
+    <row r="1001" spans="1:10">
+      <c r="A1001" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1001" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1001" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1001" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1001" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1001" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1001" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1001" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1001" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1001" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:10">
+      <c r="A1002" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="B1002" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="C1002" s="3"/>
+      <c r="D1002" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1002" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F1002" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1002" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1002" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1002" s="6" t="s">
         <v>569</v>
       </c>
-      <c r="C962" s="3"/>
-      <c r="D962" s="3" t="s">
+      <c r="J1002" s="6" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:10">
+      <c r="A1004" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>566</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>568</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1004" t="s">
         <v>14</v>
       </c>
-      <c r="E962" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F962" s="3" t="s">
+      <c r="G1004" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1004" t="s">
         <v>16</v>
       </c>
-      <c r="G962" s="3" t="s">
+    </row>
+    <row r="1005" spans="1:10">
+      <c r="A1005" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>442</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1005" t="s">
         <v>17</v>
       </c>
-      <c r="H962" s="3" t="s">
+    </row>
+    <row r="1006" spans="1:10">
+      <c r="A1006" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>569</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>569</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>52</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:10">
+      <c r="A1007" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>423</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:10">
+      <c r="A1010" s="23"/>
+    </row>
+    <row r="1012" spans="1:10">
+      <c r="A1012" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="B1012" s="2"/>
+      <c r="C1012" s="2"/>
+      <c r="D1012" s="2"/>
+      <c r="E1012" s="2"/>
+      <c r="F1012" s="2"/>
+      <c r="G1012" s="2"/>
+      <c r="H1012" s="2"/>
+      <c r="I1012" s="2"/>
+      <c r="J1012" s="2"/>
+    </row>
+    <row r="1013" spans="1:10">
+      <c r="A1013" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1013" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1013" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1013" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1013" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1013" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1013" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1013" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1013" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1013" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:10">
+      <c r="A1014" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B1014" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="C1014" s="3"/>
+      <c r="D1014" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="E1014" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="F1014" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="G1014" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1014" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I962" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A964" t="s">
+      <c r="I1014" s="6" t="s">
+        <v>576</v>
+      </c>
+      <c r="J1014" s="6" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:10">
+      <c r="A1016" t="s">
         <v>20</v>
       </c>
-      <c r="B964" t="s">
-[...2 lines deleted...]
-      <c r="C964" t="s">
+      <c r="B1016" t="s">
+        <v>572</v>
+      </c>
+      <c r="C1016" t="s">
         <v>21</v>
       </c>
-      <c r="D964" t="s">
+      <c r="D1016" t="s">
+        <v>577</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>573</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:10">
+      <c r="A1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>442</v>
+      </c>
+      <c r="G1017" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:10">
+      <c r="A1018" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>576</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>576</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>52</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:10">
+      <c r="A1019" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>423</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:10">
+      <c r="A1022" s="23"/>
+    </row>
+    <row r="1024" spans="1:10">
+      <c r="A1024" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="B1024" s="2"/>
+      <c r="C1024" s="2"/>
+      <c r="D1024" s="2"/>
+      <c r="E1024" s="2"/>
+      <c r="F1024" s="2"/>
+      <c r="G1024" s="2"/>
+      <c r="H1024" s="2"/>
+      <c r="I1024" s="2"/>
+      <c r="J1024" s="2"/>
+    </row>
+    <row r="1025" spans="1:10">
+      <c r="A1025" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1025" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1025" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1025" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1025" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1025" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1025" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1025" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1025" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1025" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:10">
+      <c r="A1026" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="B1026" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="C1026" s="3"/>
+      <c r="D1026" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1026" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="F1026" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1026" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="H1026" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="I1026" s="6" t="s">
+        <v>581</v>
+      </c>
+      <c r="J1026" s="6" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:10">
+      <c r="A1028" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>579</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>582</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:10">
+      <c r="A1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>429</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>442</v>
+      </c>
+      <c r="G1029" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:10">
+      <c r="A1030" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>581</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>581</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>583</v>
+      </c>
+      <c r="G1030" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:10">
+      <c r="A1031" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>583</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>584</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:10">
+      <c r="A1033" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1033" s="7"/>
+      <c r="C1033" s="7"/>
+      <c r="D1033" s="7"/>
+      <c r="E1033" s="7"/>
+      <c r="F1033" s="7"/>
+      <c r="G1033" s="7"/>
+      <c r="H1033" s="7"/>
+    </row>
+    <row r="1035" spans="1:10">
+      <c r="A1035" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="B1035" s="8"/>
+      <c r="C1035" s="8"/>
+      <c r="D1035" s="8"/>
+      <c r="E1035" s="8"/>
+      <c r="F1035" s="8"/>
+      <c r="G1035" s="8"/>
+      <c r="H1035" s="8"/>
+    </row>
+    <row r="1036" spans="1:10">
+      <c r="A1036" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1036" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1036" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1036" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1036" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1036" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1036" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1036" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:10">
+      <c r="A1037" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="B1037" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="C1037" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D1037" s="3">
+        <v>601</v>
+      </c>
+      <c r="E1037" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="F1037" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G1037" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="H1037" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:10">
+      <c r="A1038" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="B1038" s="12"/>
+      <c r="C1038" s="12"/>
+      <c r="D1038" s="12"/>
+      <c r="E1038" s="12"/>
+      <c r="F1038" s="12"/>
+      <c r="G1038" s="12"/>
+      <c r="H1038" s="12"/>
+    </row>
+    <row r="1040" spans="1:10">
+      <c r="A1040" s="13" t="s">
+        <v>590</v>
+      </c>
+      <c r="B1040" s="13"/>
+      <c r="C1040" s="13"/>
+    </row>
+    <row r="1041" spans="1:10">
+      <c r="A1041" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1041" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1041" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:10">
+      <c r="A1042" s="16" t="s">
+        <v>591</v>
+      </c>
+      <c r="B1042" s="16" t="s">
+        <v>592</v>
+      </c>
+      <c r="C1042" s="17" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:10">
+      <c r="A1044" s="18" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1044" s="18"/>
+      <c r="C1044" s="18"/>
+      <c r="D1044" s="18"/>
+      <c r="E1044" s="18"/>
+    </row>
+    <row r="1045" spans="1:10">
+      <c r="A1045" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1045" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1045" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1045" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1045" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:10">
+      <c r="A1046" s="21">
+        <v>1430004</v>
+      </c>
+      <c r="B1046" s="21" t="s">
+        <v>594</v>
+      </c>
+      <c r="C1046" s="21" t="s">
+        <v>586</v>
+      </c>
+      <c r="D1046" s="22" t="s">
+        <v>583</v>
+      </c>
+      <c r="E1046" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:10">
+      <c r="A1049" s="23"/>
+    </row>
+    <row r="1051" spans="1:10">
+      <c r="A1051" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="B1051" s="2"/>
+      <c r="C1051" s="2"/>
+      <c r="D1051" s="2"/>
+      <c r="E1051" s="2"/>
+      <c r="F1051" s="2"/>
+      <c r="G1051" s="2"/>
+      <c r="H1051" s="2"/>
+      <c r="I1051" s="2"/>
+      <c r="J1051" s="2"/>
+    </row>
+    <row r="1052" spans="1:10">
+      <c r="A1052" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1052" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1052" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1052" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1052" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1052" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1052" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1052" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1052" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1052" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:10">
+      <c r="A1053" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="B1053" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="C1053" s="3"/>
+      <c r="D1053" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="E1053" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="F1053" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1053" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1053" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1053" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="J1053" s="6" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:10">
+      <c r="A1055" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>597</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>600</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>598</v>
+      </c>
+      <c r="G1055" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1055" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:10">
+      <c r="A1056" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>601</v>
+      </c>
+      <c r="G1056" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:10">
+      <c r="A1057" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>599</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>599</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>52</v>
+      </c>
+      <c r="G1057" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1057" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:10">
+      <c r="A1058" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>423</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:10">
+      <c r="A1061" s="23"/>
+    </row>
+    <row r="1063" spans="1:10">
+      <c r="A1063" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="B1063" s="2"/>
+      <c r="C1063" s="2"/>
+      <c r="D1063" s="2"/>
+      <c r="E1063" s="2"/>
+      <c r="F1063" s="2"/>
+      <c r="G1063" s="2"/>
+      <c r="H1063" s="2"/>
+      <c r="I1063" s="2"/>
+      <c r="J1063" s="2"/>
+    </row>
+    <row r="1064" spans="1:10">
+      <c r="A1064" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1064" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1064" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1064" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1064" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1064" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1064" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1064" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1064" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1064" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:10">
+      <c r="A1065" s="3" t="s">
         <v>571</v>
       </c>
-      <c r="E964" t="s">
+      <c r="B1065" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="C1065" s="3"/>
+      <c r="D1065" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="E1065" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="F1065" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="G1065" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1065" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1065" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="J1065" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:10">
+      <c r="A1067" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>603</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>605</v>
+      </c>
+      <c r="E1067" t="s">
         <v>5</v>
       </c>
-      <c r="F964" t="s">
+      <c r="F1067" t="s">
+        <v>573</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1067" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:10">
+      <c r="A1068" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>601</v>
+      </c>
+      <c r="G1068" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:10">
+      <c r="A1069" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>604</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>604</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>52</v>
+      </c>
+      <c r="G1069" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1069" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:10">
+      <c r="A1070" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>423</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:10">
+      <c r="A1073" s="23"/>
+    </row>
+    <row r="1075" spans="1:10">
+      <c r="A1075" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="B1075" s="2"/>
+      <c r="C1075" s="2"/>
+      <c r="D1075" s="2"/>
+      <c r="E1075" s="2"/>
+      <c r="F1075" s="2"/>
+      <c r="G1075" s="2"/>
+      <c r="H1075" s="2"/>
+      <c r="I1075" s="2"/>
+      <c r="J1075" s="2"/>
+    </row>
+    <row r="1076" spans="1:10">
+      <c r="A1076" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1076" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1076" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1076" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1076" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1076" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1076" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1076" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1076" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1076" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:10">
+      <c r="A1077" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="B1077" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="C1077" s="3"/>
+      <c r="D1077" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="G964" t="s">
+      <c r="E1077" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="F1077" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1077" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1077" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1077" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="J1077" s="6" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:10">
+      <c r="A1079" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>608</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>610</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1079" t="s">
         <v>7</v>
       </c>
-      <c r="H964" t="s">
+      <c r="H1079" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="965" spans="1:10">
-      <c r="A965" t="s">
+    <row r="1080" spans="1:10">
+      <c r="A1080" t="s">
         <v>9</v>
       </c>
-      <c r="B965" t="s">
+      <c r="B1080" t="s">
         <v>18</v>
       </c>
-      <c r="C965" t="s">
+      <c r="C1080" t="s">
         <v>23</v>
       </c>
-      <c r="D965" t="s">
+      <c r="D1080" t="s">
         <v>24</v>
       </c>
-      <c r="E965" t="s">
+      <c r="E1080" t="s">
         <v>25</v>
       </c>
-      <c r="F965" t="s">
-[...2 lines deleted...]
-      <c r="G965" t="s">
+      <c r="F1080" t="s">
+        <v>442</v>
+      </c>
+      <c r="G1080" t="s">
         <v>8</v>
       </c>
-      <c r="H965" t="s">
+      <c r="H1080" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="966" spans="1:10">
-      <c r="A966" t="s">
+    <row r="1081" spans="1:10">
+      <c r="A1081" t="s">
         <v>27</v>
       </c>
-      <c r="B966" t="s">
-[...2 lines deleted...]
-      <c r="C966" t="s">
+      <c r="B1081" t="s">
+        <v>609</v>
+      </c>
+      <c r="C1081" t="s">
         <v>28</v>
       </c>
-      <c r="D966" t="s">
-[...2 lines deleted...]
-      <c r="E966" t="s">
+      <c r="D1081" t="s">
+        <v>609</v>
+      </c>
+      <c r="E1081" t="s">
         <v>29</v>
       </c>
-      <c r="F966" t="s">
-[...2 lines deleted...]
-      <c r="G966" t="s">
+      <c r="F1081" t="s">
+        <v>52</v>
+      </c>
+      <c r="G1081" t="s">
         <v>31</v>
       </c>
-      <c r="H966" t="s">
-[...10 lines deleted...]
-      <c r="C967" t="s">
+      <c r="H1081" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:10">
+      <c r="A1082" t="s">
         <v>33</v>
       </c>
-      <c r="D967" t="s">
-[...2 lines deleted...]
-      <c r="E967" t="s">
+      <c r="B1082" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>423</v>
+      </c>
+      <c r="E1082" t="s">
         <v>6</v>
       </c>
-      <c r="F967" t="s">
-        <v>536</v>
+      <c r="F1082" t="s">
+        <v>574</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A39:H39"/>
     <mergeCell ref="A42:H42"/>
     <mergeCell ref="A44:C44"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A52:H52"/>
     <mergeCell ref="A55:H55"/>
     <mergeCell ref="A57:C57"/>
     <mergeCell ref="A61:E61"/>
     <mergeCell ref="A65:H65"/>
@@ -14005,247 +15622,287 @@
     <mergeCell ref="A178:E178"/>
     <mergeCell ref="A182:H182"/>
     <mergeCell ref="A185:H185"/>
     <mergeCell ref="A187:C187"/>
     <mergeCell ref="A191:E191"/>
     <mergeCell ref="A195:H195"/>
     <mergeCell ref="A198:H198"/>
     <mergeCell ref="A200:C200"/>
     <mergeCell ref="A204:E204"/>
     <mergeCell ref="A208:H208"/>
     <mergeCell ref="A211:H211"/>
     <mergeCell ref="A213:C213"/>
     <mergeCell ref="A217:E217"/>
     <mergeCell ref="A221:H221"/>
     <mergeCell ref="A224:H224"/>
     <mergeCell ref="A226:C226"/>
     <mergeCell ref="A230:E230"/>
     <mergeCell ref="A234:H234"/>
     <mergeCell ref="A237:H237"/>
     <mergeCell ref="A239:C239"/>
     <mergeCell ref="A243:E243"/>
     <mergeCell ref="A247:H247"/>
     <mergeCell ref="A250:H250"/>
     <mergeCell ref="A252:C252"/>
     <mergeCell ref="A256:E256"/>
-    <mergeCell ref="A263:J263"/>
-[...6 lines deleted...]
-    <mergeCell ref="A287:H287"/>
+    <mergeCell ref="A260:H260"/>
+    <mergeCell ref="A263:H263"/>
+    <mergeCell ref="A265:H265"/>
+    <mergeCell ref="A268:H268"/>
+    <mergeCell ref="A270:C270"/>
+    <mergeCell ref="A274:E274"/>
+    <mergeCell ref="A281:J281"/>
+    <mergeCell ref="F288:H288"/>
     <mergeCell ref="A290:H290"/>
-    <mergeCell ref="A292:C292"/>
-[...85 lines deleted...]
-    <mergeCell ref="A571:C571"/>
+    <mergeCell ref="A292:H292"/>
+    <mergeCell ref="A295:H295"/>
+    <mergeCell ref="A297:C297"/>
+    <mergeCell ref="A301:E301"/>
+    <mergeCell ref="A305:H305"/>
+    <mergeCell ref="A308:H308"/>
+    <mergeCell ref="A310:C310"/>
+    <mergeCell ref="A314:E314"/>
+    <mergeCell ref="A318:H318"/>
+    <mergeCell ref="A321:H321"/>
+    <mergeCell ref="A323:C323"/>
+    <mergeCell ref="A327:E327"/>
+    <mergeCell ref="A331:H331"/>
+    <mergeCell ref="A334:H334"/>
+    <mergeCell ref="A336:C336"/>
+    <mergeCell ref="A340:E340"/>
+    <mergeCell ref="A344:H344"/>
+    <mergeCell ref="A347:H347"/>
+    <mergeCell ref="A349:C349"/>
+    <mergeCell ref="A353:E353"/>
+    <mergeCell ref="A357:H357"/>
+    <mergeCell ref="A360:H360"/>
+    <mergeCell ref="A362:C362"/>
+    <mergeCell ref="A366:E366"/>
+    <mergeCell ref="A370:H370"/>
+    <mergeCell ref="A373:H373"/>
+    <mergeCell ref="A375:C375"/>
+    <mergeCell ref="A379:E379"/>
+    <mergeCell ref="A383:H383"/>
+    <mergeCell ref="A386:H386"/>
+    <mergeCell ref="A388:C388"/>
+    <mergeCell ref="A392:E392"/>
+    <mergeCell ref="A396:H396"/>
+    <mergeCell ref="A399:H399"/>
+    <mergeCell ref="A401:C401"/>
+    <mergeCell ref="A405:E405"/>
+    <mergeCell ref="A409:H409"/>
+    <mergeCell ref="A412:H412"/>
+    <mergeCell ref="A414:C414"/>
+    <mergeCell ref="A418:E418"/>
+    <mergeCell ref="A422:H422"/>
+    <mergeCell ref="A425:H425"/>
+    <mergeCell ref="A427:C427"/>
+    <mergeCell ref="A431:E431"/>
+    <mergeCell ref="A435:H435"/>
+    <mergeCell ref="A438:H438"/>
+    <mergeCell ref="A440:C440"/>
+    <mergeCell ref="A444:E444"/>
+    <mergeCell ref="A448:H448"/>
+    <mergeCell ref="A451:H451"/>
+    <mergeCell ref="A453:C453"/>
+    <mergeCell ref="A457:E457"/>
+    <mergeCell ref="A461:H461"/>
+    <mergeCell ref="A464:H464"/>
+    <mergeCell ref="A466:C466"/>
+    <mergeCell ref="A470:E470"/>
+    <mergeCell ref="A474:H474"/>
+    <mergeCell ref="A477:H477"/>
+    <mergeCell ref="A479:C479"/>
+    <mergeCell ref="A483:E483"/>
+    <mergeCell ref="A487:H487"/>
+    <mergeCell ref="A490:H490"/>
+    <mergeCell ref="A492:C492"/>
+    <mergeCell ref="A496:E496"/>
+    <mergeCell ref="A500:H500"/>
+    <mergeCell ref="A503:H503"/>
+    <mergeCell ref="A505:C505"/>
+    <mergeCell ref="A509:E509"/>
+    <mergeCell ref="A513:H513"/>
+    <mergeCell ref="A516:H516"/>
+    <mergeCell ref="A518:C518"/>
+    <mergeCell ref="A522:E522"/>
+    <mergeCell ref="A526:H526"/>
+    <mergeCell ref="A529:H529"/>
+    <mergeCell ref="A531:C531"/>
+    <mergeCell ref="A535:E535"/>
+    <mergeCell ref="A539:H539"/>
+    <mergeCell ref="A542:H542"/>
+    <mergeCell ref="A544:C544"/>
+    <mergeCell ref="A548:E548"/>
+    <mergeCell ref="A552:H552"/>
+    <mergeCell ref="A555:H555"/>
+    <mergeCell ref="A557:C557"/>
+    <mergeCell ref="A561:E561"/>
+    <mergeCell ref="A565:H565"/>
+    <mergeCell ref="A568:H568"/>
+    <mergeCell ref="A570:C570"/>
     <mergeCell ref="A575:E575"/>
     <mergeCell ref="A579:H579"/>
     <mergeCell ref="A582:H582"/>
-    <mergeCell ref="A587:J587"/>
-[...4 lines deleted...]
-    <mergeCell ref="F618:H618"/>
+    <mergeCell ref="A584:H584"/>
+    <mergeCell ref="A587:H587"/>
+    <mergeCell ref="A589:C589"/>
+    <mergeCell ref="A593:E593"/>
+    <mergeCell ref="A597:H597"/>
+    <mergeCell ref="A600:H600"/>
+    <mergeCell ref="A602:H602"/>
+    <mergeCell ref="A605:H605"/>
+    <mergeCell ref="A607:H607"/>
+    <mergeCell ref="A610:H610"/>
+    <mergeCell ref="A612:H612"/>
+    <mergeCell ref="A615:H615"/>
+    <mergeCell ref="A617:H617"/>
     <mergeCell ref="A620:H620"/>
     <mergeCell ref="A622:H622"/>
     <mergeCell ref="A625:H625"/>
-    <mergeCell ref="A627:C627"/>
-[...4 lines deleted...]
-    <mergeCell ref="A644:E644"/>
+    <mergeCell ref="A627:H627"/>
+    <mergeCell ref="A630:H630"/>
+    <mergeCell ref="A632:C632"/>
+    <mergeCell ref="A636:E636"/>
+    <mergeCell ref="A640:H640"/>
+    <mergeCell ref="A643:H643"/>
+    <mergeCell ref="A645:H645"/>
     <mergeCell ref="A648:H648"/>
-    <mergeCell ref="A651:H651"/>
-[...1 lines deleted...]
-    <mergeCell ref="A657:E657"/>
+    <mergeCell ref="A650:C650"/>
+    <mergeCell ref="A654:E654"/>
+    <mergeCell ref="A658:H658"/>
     <mergeCell ref="A661:H661"/>
-    <mergeCell ref="A664:H664"/>
-[...20 lines deleted...]
-    <mergeCell ref="A736:E736"/>
+    <mergeCell ref="A663:H663"/>
+    <mergeCell ref="A666:H666"/>
+    <mergeCell ref="A668:H668"/>
+    <mergeCell ref="A671:H671"/>
+    <mergeCell ref="A673:C673"/>
+    <mergeCell ref="A677:E677"/>
+    <mergeCell ref="A681:H681"/>
+    <mergeCell ref="A684:H684"/>
+    <mergeCell ref="A686:H686"/>
+    <mergeCell ref="A689:H689"/>
+    <mergeCell ref="A691:C691"/>
+    <mergeCell ref="A695:E695"/>
+    <mergeCell ref="A702:J702"/>
+    <mergeCell ref="F709:H709"/>
+    <mergeCell ref="A714:J714"/>
+    <mergeCell ref="F721:H721"/>
+    <mergeCell ref="A726:J726"/>
+    <mergeCell ref="F733:H733"/>
+    <mergeCell ref="A735:H735"/>
+    <mergeCell ref="A737:H737"/>
     <mergeCell ref="A740:H740"/>
-    <mergeCell ref="A743:H743"/>
-[...1 lines deleted...]
-    <mergeCell ref="A749:E749"/>
+    <mergeCell ref="A742:C742"/>
+    <mergeCell ref="A746:E746"/>
+    <mergeCell ref="A750:H750"/>
     <mergeCell ref="A753:H753"/>
-    <mergeCell ref="A756:H756"/>
-[...1 lines deleted...]
-    <mergeCell ref="A762:E762"/>
+    <mergeCell ref="A755:C755"/>
+    <mergeCell ref="A759:E759"/>
+    <mergeCell ref="A763:H763"/>
     <mergeCell ref="A766:H766"/>
-    <mergeCell ref="A769:H769"/>
-[...1 lines deleted...]
-    <mergeCell ref="A775:E775"/>
+    <mergeCell ref="A768:C768"/>
+    <mergeCell ref="A772:E772"/>
+    <mergeCell ref="A776:H776"/>
     <mergeCell ref="A779:H779"/>
-    <mergeCell ref="A782:H782"/>
-[...1 lines deleted...]
-    <mergeCell ref="A788:E788"/>
+    <mergeCell ref="A781:C781"/>
+    <mergeCell ref="A785:E785"/>
+    <mergeCell ref="A789:H789"/>
     <mergeCell ref="A792:H792"/>
-    <mergeCell ref="A795:H795"/>
-[...12 lines deleted...]
-    <mergeCell ref="A841:E841"/>
+    <mergeCell ref="A794:C794"/>
+    <mergeCell ref="A798:E798"/>
+    <mergeCell ref="A802:H802"/>
+    <mergeCell ref="A805:H805"/>
+    <mergeCell ref="A807:C807"/>
+    <mergeCell ref="A811:E811"/>
+    <mergeCell ref="A815:H815"/>
+    <mergeCell ref="A818:H818"/>
+    <mergeCell ref="A820:C820"/>
+    <mergeCell ref="A824:E824"/>
+    <mergeCell ref="A831:J831"/>
+    <mergeCell ref="F838:H838"/>
+    <mergeCell ref="A840:H840"/>
+    <mergeCell ref="A842:H842"/>
     <mergeCell ref="A845:H845"/>
-    <mergeCell ref="A848:H848"/>
-[...22 lines deleted...]
-    <mergeCell ref="F967:H967"/>
+    <mergeCell ref="A847:C847"/>
+    <mergeCell ref="A851:E851"/>
+    <mergeCell ref="A855:H855"/>
+    <mergeCell ref="A858:H858"/>
+    <mergeCell ref="A860:C860"/>
+    <mergeCell ref="A864:E864"/>
+    <mergeCell ref="A868:H868"/>
+    <mergeCell ref="A871:H871"/>
+    <mergeCell ref="A873:C873"/>
+    <mergeCell ref="A877:E877"/>
+    <mergeCell ref="A881:H881"/>
+    <mergeCell ref="A884:H884"/>
+    <mergeCell ref="A886:C886"/>
+    <mergeCell ref="A890:E890"/>
+    <mergeCell ref="A894:H894"/>
+    <mergeCell ref="A897:H897"/>
+    <mergeCell ref="A899:C899"/>
+    <mergeCell ref="A903:E903"/>
+    <mergeCell ref="A907:H907"/>
+    <mergeCell ref="A910:H910"/>
+    <mergeCell ref="A912:C912"/>
+    <mergeCell ref="A916:E916"/>
+    <mergeCell ref="A923:J923"/>
+    <mergeCell ref="F930:H930"/>
+    <mergeCell ref="A932:H932"/>
+    <mergeCell ref="A934:H934"/>
+    <mergeCell ref="A937:H937"/>
+    <mergeCell ref="A939:C939"/>
+    <mergeCell ref="A943:E943"/>
+    <mergeCell ref="A947:H947"/>
+    <mergeCell ref="A950:H950"/>
+    <mergeCell ref="A952:C952"/>
+    <mergeCell ref="A956:E956"/>
+    <mergeCell ref="A960:H960"/>
+    <mergeCell ref="A963:H963"/>
+    <mergeCell ref="A965:C965"/>
+    <mergeCell ref="A969:E969"/>
+    <mergeCell ref="A976:J976"/>
+    <mergeCell ref="F983:H983"/>
+    <mergeCell ref="A988:J988"/>
+    <mergeCell ref="F995:H995"/>
+    <mergeCell ref="A1000:J1000"/>
+    <mergeCell ref="F1007:H1007"/>
+    <mergeCell ref="A1012:J1012"/>
+    <mergeCell ref="F1019:H1019"/>
+    <mergeCell ref="A1024:J1024"/>
+    <mergeCell ref="F1031:H1031"/>
+    <mergeCell ref="A1033:H1033"/>
+    <mergeCell ref="A1035:H1035"/>
+    <mergeCell ref="A1038:H1038"/>
+    <mergeCell ref="A1040:C1040"/>
+    <mergeCell ref="A1044:E1044"/>
+    <mergeCell ref="A1051:J1051"/>
+    <mergeCell ref="F1058:H1058"/>
+    <mergeCell ref="A1063:J1063"/>
+    <mergeCell ref="F1070:H1070"/>
+    <mergeCell ref="A1075:J1075"/>
+    <mergeCell ref="F1082:H1082"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>