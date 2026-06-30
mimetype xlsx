--- v0 (2026-05-21)
+++ v1 (2026-06-30)
@@ -12,201 +12,903 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>EMENDA PARLAMENTAR — ANDRÉ FUFUCA — Nº 30460003/2025</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>ANDRÉ FUFUCA</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>30460003/2025</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Fundo a Fundo</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>SAÚDE</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
-    <t>Sao francisco do Brejao</t>
+    <t>São Francisco do Brejão</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 186.106,05</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>R$ 185.826,75</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>R$ 185.432,05</t>
+  </si>
+  <si>
+    <t>Execução Financeira</t>
+  </si>
+  <si>
+    <t>18,5%</t>
+  </si>
+  <si>
+    <t>Banco</t>
+  </si>
+  <si>
+    <t>Banco do Brasil</t>
+  </si>
+  <si>
+    <t>Agência / Conta</t>
+  </si>
+  <si>
+    <t>0554-1 / 98121-4</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>INCREMENTO PAP</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8213048 | Data: 01/08/2025 | Vl. Empenhado: R$ 8.749,00 | Vl. Liquidado: R$ 8.749,00 | Vl. Pago: R$ 8.749,00</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>P M BANDEIRA &amp; CIA LTDA</t>
+  </si>
+  <si>
+    <t>63.540.504/0001-14</t>
+  </si>
+  <si>
+    <t>3.3.90.39.00.00</t>
+  </si>
+  <si>
+    <t>0002 / Manutenção de Atividades das Unidades básica de Saude - UBS</t>
+  </si>
+  <si>
+    <t>Dispensa de licitação</t>
+  </si>
+  <si>
+    <t>101/2025</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Valor Empenhado</t>
-[...14 lines deleted...]
-    <t>Banco</t>
+    <t>Descrição:Proveniente de prestação de serviços de manutenção preventiva e corretiva de equipamentos odontológicos, em conformidade com o processo administrativo nº 049/2025, Dispensa de licitação nº 017/2025, Contrato nº 101/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 8213048 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>15/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 8.749,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 8213048 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11316001 | Data: 12/11/2025 | Vl. Empenhado: R$ 8.363,00 | Vl. Liquidado: R$ 8.363,00 | Vl. Pago: R$ 8.363,00</t>
+  </si>
+  <si>
+    <t>M MARTINS DE SOUSA JUNOIR COMERCIO E SERVIÇOS</t>
+  </si>
+  <si>
+    <t>59.938.141/0001-00</t>
+  </si>
+  <si>
+    <t>0002 / MANUTENÇÃO DE ATIVIDADES DAS UNIDADES DAS UNIDADES BÁSICA DE SAÚDE-UBS</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO</t>
+  </si>
+  <si>
+    <t>223/2025</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE CINSTITUI OBJETO DESTE CONTRATO A PRESTAÇÃO DE SERVIÇOS DE INSTALAÇÃO, RETIRADA E MANUTENÇÃO PREVENTIVA E CORRETIVA DE APARELHOS DE AR CONDICIONADO, REFRIGERADORES, BEBEDOUROS, FREEGERS E FRIGOBAR, EM CONFORMIDADE COM AS ESPECIFICAÇÕES CONSTANTES DO TERMO DE REFERÊNCIA DO PROCESSO DE DISPENÇA DE LICITAÇÃO Nº 026/2025 E DA PROPOSTA APRESENTADA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11316001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 8.363,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11316001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>18/11/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0109012 | Data: 09/01/2026 | Vl. Empenhado: R$ 3.136,00 | Vl. Liquidado: R$ 3.136,00 | Vl. Pago: R$ 3.136,00</t>
+  </si>
+  <si>
+    <t>AUTOGIRO PEÇAS E SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>02.695.358/0001-01</t>
+  </si>
+  <si>
+    <t>0006 / MANUTENÇÃO DA SECRETARIA DE SAÚDE E QUALIDADE DE VIDA</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL</t>
+  </si>
+  <si>
+    <t>032/2022</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DA FROTA DE VEÍCULLOS DA ADMINISTRAÇÃO PÚBLICA MANICIPAL DE INTERESSE DA SECRETARIA MUNICIPAL DE SAÚDE E QUALIDADE DE VIDA COM REPOSIÇÃO DE PEÇAS, E, CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 002/2022 E CONTRATO Nº 032/2022. 3º ADITIVO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0109012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>R$ 3.136,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0109012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0109013 | Data: 09/01/2026 | Vl. Empenhado: R$ 5.152,00 | Vl. Liquidado: R$ 5.152,00 | Vl. Pago: R$ 5.152,00</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Agência / Conta</t>
-[...8 lines deleted...]
-    <t>INCREMENTO PAP</t>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DA FROTA DE VEÍCULOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE INTERESSE DA SECRETARIA MUNICIPAL DE SAÚDE E QUALIDADE DE VIDA COM REPOSIÇÃO DE PEÇAS, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 002/2022 E CONTRATO Nº 032/222. 3º ADITIVO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0109013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.152,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0109013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0109014 | Data: 09/01/2026 | Vl. Empenhado: R$ 6.238,12 | Vl. Liquidado: R$ 6.238,12 | Vl. Pago: R$ 6.238,12</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DA FROTA DE VEÍCULOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE INTERESSE DA SECRETARIA MUNICIPAL DE SAÚDE E QUALIDADE DE VIDA COM REPOSIÇÃO DE PEÇAS, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 002/2022&amp;nbsp; E CONTRATO Nº 032/2022. 3º ADITIVO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0109014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.238,12</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0109014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0109015 | Data: 09/01/2026 | Vl. Empenhado: R$ 9.202,03 | Vl. Liquidado: R$ 9.202,03 | Vl. Pago: R$ 9.202,03</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA DA FROTA DE VEÍCULOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE INTERESSE DA SECRETARIA MUNICIPAL DE SAÚDE E QUALIDADE DE VIDA COM REPOSIÇÃO DE PEÇAS, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 002/2022 E CONTRATO Nº 032/2022. 3º ADITIVO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0109015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.202,03</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0109015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0113002 | Data: 13/01/2026 | Vl. Empenhado: R$ 559,71 | Vl. Liquidado: R$ 559,71 | Vl. Pago: R$ 559,71</t>
+  </si>
+  <si>
+    <t>DIAMANTINO &amp;amp; CIA LTDA</t>
+  </si>
+  <si>
+    <t>08.893.457/0012-37</t>
+  </si>
+  <si>
+    <t>COMPRA DIRETA</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE ALINHAMENTO E BALANCEAMENTO, REVISÃO DE VEÍCULO, CHASSI: 93YF6200TJ244313 KM: 20028 PLACA: SMC2J82</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0113002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>R$ 559,71</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0113002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11307032 | Data: 03/11/2025 | Vl. Empenhado: R$ 13.511,30 | Vl. Liquidado: R$ 13.511,30 | Vl. Pago: R$ 13.511,30</t>
+  </si>
+  <si>
+    <t>J P A JUNIOR COM. ATACADISTA DE MEDICAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>22.140.414/0001-59</t>
+  </si>
+  <si>
+    <t>0002 / MANUTENÇÃO DE ATIVIDADES DA UNIDADES BÁSICA DE SAÚDE- UBS</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO 016/2024</t>
+  </si>
+  <si>
+    <t>203/2024</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO ELETRÔNICO Nº 016/2024, PROCESSO ADMINISTRATIVO Nº 102/2024 E CONTRATO Nº 203/2025. CONFORME PROCESSO EM ANEXO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11307032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 13.511,30</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11307032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11309003 | Data: 05/11/2025 | Vl. Empenhado: R$ 10.142,05 | Vl. Liquidado: R$ 10.142,05 | Vl. Pago: R$ 10.142,05</t>
+  </si>
+  <si>
+    <t>0002 / MANUTENÇÃO DE ATIVIDADES DAS UNIDADES BÁSICA DE SAÚDE-UBS</t>
+  </si>
+  <si>
+    <t>10/2025</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 016/2024. PROCESSO ADMINISTRATIVO Nº 102/2024 E CONTRATO Nº 010/2025. CONFORME PROCESSO EM ANEXO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11309003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.142,05</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11309003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11307033 | Data: 03/11/2025 | Vl. Empenhado: R$ 10.174,50 | Vl. Liquidado: R$ 10.174,50 | Vl. Pago: R$ 10.174,50</t>
+  </si>
+  <si>
+    <t>0002 / MANUTENÇÃO DO HOSPITAL MUNICIPAL SANTA ROSA</t>
+  </si>
+  <si>
+    <t>203/2025</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO ELETRÔNICO Nº 016/2024, PROCESSO ADMINIASRATIVO Nº 102/2024 E CONTRATO Nº 203/2025. CONFORME PROCESSO EM ANEXO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11307033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.174,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11307033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 11307034 | Data: 03/11/2025 | Vl. Empenhado: R$ 12.191,91 | Vl. Liquidado: R$ 12.191,91 | Vl. Pago: R$ 12.191,91</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO ELETRÔNICO Nº 016/2024, PROCESSO ADMINISTRATIVO Nº 102/2024 E CONTRATO Nº 203/2025. CONFORME PROCESSO EM ENEXO.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 11307034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 12.191,91</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 11307034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12335010 | Data: 01/12/2025 | Vl. Empenhado: R$ 10.532,10 | Vl. Liquidado: R$ 10.532,10 | Vl. Pago: R$ 10.532,10</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO PRESENCIAL Nº 016/2024, PROCESSO ADMINITRATIVO Nº 102/2024 E CONTRATO Nº 010/2025. CONFORME PROCESSO EM ANEXO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12335010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 10.532,10</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12335010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12342008 | Data: 08/12/2025 | Vl. Empenhado: R$ 20.120,26 | Vl. Liquidado: R$ 20.120,26 | Vl. Pago: R$ 20.120,26</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO ELETRÔNICO Nº 016/2024, PROCESSO ADMINIATRATIVO Nº 102/2024 E CONTRATO Nº 203/2025. ADITIVO 1. CONFORME PROCESSO EM ANEXO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12342008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 20.120,26</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12342008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12344009 | Data: 10/12/2025 | Vl. Empenhado: R$ 11.709,25 | Vl. Liquidado: R$ 11.709,25 | Vl. Pago: R$ 11.709,25</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO DE MEDICAMENTOS E MATERIAIS DE CONSUMO HOSPITALARES, EM CONFORMIDADE COM O PREGÃO ELETRÔNICO Nº 016/2024, PROCESSO ADMINISTRATIVO Nº 102/2024 E CONTRATO Nº 203/2025. ADITIVO 1. CONFORME PROCESSO EM ANEXO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12344009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 11.709,25</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12344009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0107003</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0237002 | Data: 06/02/2026 | Vl. Empenhado: R$ 8.407,00 | Vl. Liquidado: R$ 8.407,00 | Vl. Pago: R$ 8.407,00</t>
+  </si>
+  <si>
+    <t>0002 / MANUTENÇÃO DE ATIVIDADE DA ATENÇÃO PRIMÁRIA</t>
+  </si>
+  <si>
+    <t>DISPENSA DE</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA E CORRETIVA DE EQUIPAMENTO ODONTOLÓGICOS, EM CONFORMIDADE COM O PROCESSO ADMINISTRATIVO Nº 049/2025, DISPENSA DE LICITAÇÃO Nº 017/2025 E CONTRATO Nº 101/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0237002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>R$ 8.407,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0237002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0243006</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0379001 | Data: 20/03/2026 | Vl. Empenhado: R$ 28.726,60 | Vl. Liquidado: R$ 28.726,60 | Vl. Pago: R$ 28.726,60</t>
+  </si>
+  <si>
+    <t>CENTRO BRASILEIRO DE ANÁLIZE CLÍNICA CEBRAC EIRELI</t>
+  </si>
+  <si>
+    <t>17.663.605/0001-65</t>
+  </si>
+  <si>
+    <t>053/2021</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE APOIO AO DIAGNÓSTICO EM EXAMES LABORATORIAIS, PARA ATENDIMENTO DE USUÁRIOS DO SUS, DESTINADOS A MANUTENÇÃO DA SECRECTARIA DE SAÚDE, EM CONFORMIDADE COM O CONTRATO Nº 053/2021. PREGÃO PRESENCIAL Nº 014/2021, 4º TERMO ADITIVO. REFERNTE A MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0379001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 28.726,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0379001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0382001</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0497008 | Data: 07/04/2026 | Vl. Empenhado: R$ 4.500,00 | Vl. Liquidado: R$ 4.500,00 | Vl. Pago: R$ 4.500,00</t>
+  </si>
+  <si>
+    <t>COLOR PAPER MA SERIGRAFIA E DESIGN LTDA</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO</t>
+  </si>
+  <si>
+    <t>014/2026</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE AQUISIÇÃO EVENTUAL E FUTUTA DE MATERIAIS DE MALHARIA, EM CONFORMIDADE COM O PREGÃO ELETRÕNICO Nº 009/2025 -CPL E CONTRATO Nº 014/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0497008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>R$ 4.500,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0497008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0499008</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 4100002 | Data: 10/04/2026 | Vl. Empenhado: R$ 8.714,00 | Vl. Liquidado: R$ 8.714,00 | Vl. Pago: R$ 8.714,00</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE CONSTITUI OBJETO DESTE CONTRATO A PRESTAÇÃO DE SERVIÇOS DE INSTALAÇÃO, RETIRADA E MANUTENÇÃO PREVENTIVA E CORRETIVA DA APARELHOS DE AR CONDICIONADO, REFRIGERADORES, BEBEDOUROS, FREEZER E FRIGOBAR, EM CONFORMIDADE COM AS ESPECIFICSAÇÃOES CONSTANTES DO TERMO DE REFER~ENCIA DO PROCESSO DE DISPENSA DE LICITAÇÃO Nº 026/2025 CONTRATO Nº 223/2025 E DA PROPOSTA APRESENTADA</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 4100002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>R$ 8.714,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 4100002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0113003 | Data: 14/01/2026 | Vl. Empenhado: R$ 1.467,08 | Vl. Liquidado: R$ 1.467,08 | Vl. Pago: R$ 1.467,08</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇO DE ALINHAMENTO E BALANCEAMENTO, REVISÃO DE VEÍCULO, CHASSI:96YF6200TJ244313 KM: 21028</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0113003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/01/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.467,08</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0113003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0114006</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0126005 | Data: 26/01/2026 | Vl. Empenhado: R$ 2.630,00 | Vl. Liquidado: R$ 2.630,00 | Vl. Pago: R$ 2.630,00</t>
+  </si>
+  <si>
+    <t>CARDOSO DESPACHANTE LTDA-ME</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO D SERVIÇOS DE EMPLACAMENTO E LICENCIAMENTO DE VEÍCULO DE USO DE REDE MUNICIPAL DE SAÚDE, CONFORME NOTA FISCAL Nº 24 ANEXA</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0126005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>R$ 2.630,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0126005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0129004</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0364012 | Data: 05/03/2026 | Vl. Empenhado: R$ 425,67 | Vl. Liquidado: R$ 425,67 | Vl. Pago: R$ 425,67</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE PRESTAÇÃO DE SERVIÇOS DE ALINHAMENTO E BALANCEAMENTO, REVISÃO DE VEÍCULO RENAULT, CHASSI: 93YRBB001TJ233929 KM: 22974 PLACA: SNC1C31</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0364012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 425,67</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0364012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0365003</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0364011 | Data: 05/03/2026 | Vl. Empenhado: R$ 394,70 | Vl. Liquidado: R$ 789,40 | Vl. Pago: R$ 394,70</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE MATERIAL PARA LUBRIFICAÇÃO, REVISÃO , MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULOS DE USO DA SECRETARIA DE SAÚDE</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0364011 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 394,70</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0364011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0365002</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0250006 | Data: 19/02/2026 | Vl. Empenhado: R$ 385,77 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 385,77</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE MATERIAL PARA LUBRIFICAÇÃO, REVISÃO MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULO DE USO DA SECRETARIA DE SAÚDE</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0250006 | Data: 19/02/2026 | Vl. Empenhado: R$ 385,77 | Vl. Liquidado: R$ 385,77 | Vl. Pago: R$ 385,77</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE MATERIAL PARA LUBRIFICAÇÃO, REVISÃO, MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULOS DE USO DA SECRETARIA DE SAÚDE</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0250006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0250006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0251002</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0250005 | Data: 19/02/2026 | Vl. Empenhado: R$ 288,23 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 288,23</t>
+  </si>
+  <si>
+    <t>Descrição:PROVENIENTE DE MATERIAL PARA LUBRIFICAÇÃO, REVISÃO, MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULO DE USO DA SECRETARIA DE SAÚDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="13.5"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -472,196 +1174,3864 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:H322"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A322" sqref="A322:H322"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B8" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16">
+        <v>706</v>
+      </c>
+      <c r="E16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" t="s">
+        <v>51</v>
+      </c>
+      <c r="H16" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>25000034</v>
+      </c>
+      <c r="B21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="E24" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>10303016</v>
+      </c>
+      <c r="B25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" t="s">
+        <v>42</v>
+      </c>
+      <c r="F28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H28" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29">
+        <v>706</v>
+      </c>
+      <c r="E29" t="s">
+        <v>68</v>
+      </c>
+      <c r="F29" t="s">
+        <v>69</v>
+      </c>
+      <c r="G29" t="s">
+        <v>70</v>
+      </c>
+      <c r="H29" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>250000008</v>
+      </c>
+      <c r="B34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="8"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>2025.11322003</v>
+      </c>
+      <c r="B38" t="s">
+        <v>76</v>
+      </c>
+      <c r="C38" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="E38" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" t="s">
+        <v>39</v>
+      </c>
+      <c r="C41" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41" t="s">
+        <v>41</v>
+      </c>
+      <c r="E41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F41" t="s">
+        <v>43</v>
+      </c>
+      <c r="G41" t="s">
+        <v>44</v>
+      </c>
+      <c r="H41" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B42" t="s">
+        <v>79</v>
+      </c>
+      <c r="C42" t="s">
+        <v>48</v>
+      </c>
+      <c r="D42">
+        <v>706</v>
+      </c>
+      <c r="E42" t="s">
+        <v>80</v>
+      </c>
+      <c r="F42" t="s">
+        <v>81</v>
+      </c>
+      <c r="G42" t="s">
+        <v>82</v>
+      </c>
+      <c r="H42" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>7</v>
+      </c>
+      <c r="B47" t="s">
+        <v>85</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="8"/>
+      <c r="C49" s="8"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="8"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B50" t="s">
+        <v>61</v>
+      </c>
+      <c r="C50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50" t="s">
+        <v>26</v>
+      </c>
+      <c r="E50" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>2025.0112036</v>
+      </c>
+      <c r="B51" t="s">
+        <v>88</v>
+      </c>
+      <c r="C51" t="s">
+        <v>78</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E51" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>38</v>
+      </c>
+      <c r="B54" t="s">
+        <v>39</v>
+      </c>
+      <c r="C54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54" t="s">
+        <v>41</v>
+      </c>
+      <c r="E54" t="s">
+        <v>42</v>
+      </c>
+      <c r="F54" t="s">
+        <v>43</v>
+      </c>
+      <c r="G54" t="s">
+        <v>44</v>
+      </c>
+      <c r="H54" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>78</v>
+      </c>
+      <c r="B55" t="s">
+        <v>90</v>
+      </c>
+      <c r="C55" t="s">
+        <v>48</v>
+      </c>
+      <c r="D55">
+        <v>706</v>
+      </c>
+      <c r="E55" t="s">
+        <v>80</v>
+      </c>
+      <c r="F55" t="s">
+        <v>81</v>
+      </c>
+      <c r="G55" t="s">
+        <v>82</v>
+      </c>
+      <c r="H55" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B56" s="6"/>
+      <c r="C56" s="6"/>
+      <c r="D56" s="6"/>
+      <c r="E56" s="6"/>
+      <c r="F56" s="6"/>
+      <c r="G56" s="6"/>
+      <c r="H56" s="6"/>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>55</v>
+      </c>
+      <c r="B59" t="s">
+        <v>56</v>
+      </c>
+      <c r="C59" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>8</v>
+      </c>
+      <c r="B60" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B62" s="8"/>
+      <c r="C62" s="8"/>
+      <c r="D62" s="8"/>
+      <c r="E62" s="8"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>60</v>
+      </c>
+      <c r="B63" t="s">
+        <v>61</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63" t="s">
+        <v>26</v>
+      </c>
+      <c r="E63" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>2026.0112038</v>
+      </c>
+      <c r="B64" t="s">
+        <v>88</v>
+      </c>
+      <c r="C64" t="s">
+        <v>78</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="E64" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B66" s="3"/>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>38</v>
+      </c>
+      <c r="B67" t="s">
+        <v>39</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67" t="s">
+        <v>41</v>
+      </c>
+      <c r="E67" t="s">
+        <v>42</v>
+      </c>
+      <c r="F67" t="s">
+        <v>43</v>
+      </c>
+      <c r="G67" t="s">
+        <v>44</v>
+      </c>
+      <c r="H67" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>78</v>
+      </c>
+      <c r="B68" t="s">
+        <v>79</v>
+      </c>
+      <c r="C68" t="s">
+        <v>48</v>
+      </c>
+      <c r="D68">
+        <v>706</v>
+      </c>
+      <c r="E68" t="s">
+        <v>80</v>
+      </c>
+      <c r="F68" t="s">
+        <v>81</v>
+      </c>
+      <c r="G68" t="s">
+        <v>82</v>
+      </c>
+      <c r="H68" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B69" s="6"/>
+      <c r="C69" s="6"/>
+      <c r="D69" s="6"/>
+      <c r="E69" s="6"/>
+      <c r="F69" s="6"/>
+      <c r="G69" s="6"/>
+      <c r="H69" s="6"/>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>55</v>
+      </c>
+      <c r="B72" t="s">
+        <v>56</v>
+      </c>
+      <c r="C72" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>178168</v>
+      </c>
+      <c r="B73" t="s">
+        <v>85</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B75" s="8"/>
+      <c r="C75" s="8"/>
+      <c r="D75" s="8"/>
+      <c r="E75" s="8"/>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>60</v>
+      </c>
+      <c r="B76" t="s">
+        <v>61</v>
+      </c>
+      <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76" t="s">
+        <v>26</v>
+      </c>
+      <c r="E76" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>2026.011204</v>
+      </c>
+      <c r="B77" t="s">
+        <v>88</v>
+      </c>
+      <c r="C77" t="s">
+        <v>78</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E77" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B79" s="3"/>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>38</v>
+      </c>
+      <c r="B80" t="s">
+        <v>39</v>
+      </c>
+      <c r="C80" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80" t="s">
+        <v>41</v>
+      </c>
+      <c r="E80" t="s">
+        <v>42</v>
+      </c>
+      <c r="F80" t="s">
+        <v>43</v>
+      </c>
+      <c r="G80" t="s">
+        <v>44</v>
+      </c>
+      <c r="H80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>78</v>
+      </c>
+      <c r="B81" t="s">
+        <v>90</v>
+      </c>
+      <c r="C81" t="s">
+        <v>48</v>
+      </c>
+      <c r="D81">
+        <v>706</v>
+      </c>
+      <c r="E81" t="s">
+        <v>80</v>
+      </c>
+      <c r="F81" t="s">
+        <v>81</v>
+      </c>
+      <c r="G81" t="s">
+        <v>82</v>
+      </c>
+      <c r="H81" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="6"/>
+      <c r="F82" s="6"/>
+      <c r="G82" s="6"/>
+      <c r="H82" s="6"/>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>55</v>
+      </c>
+      <c r="B85" t="s">
+        <v>56</v>
+      </c>
+      <c r="C85" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>178167</v>
+      </c>
+      <c r="B86" t="s">
+        <v>85</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B88" s="8"/>
+      <c r="C88" s="8"/>
+      <c r="D88" s="8"/>
+      <c r="E88" s="8"/>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>60</v>
+      </c>
+      <c r="B89" t="s">
+        <v>61</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89" t="s">
+        <v>26</v>
+      </c>
+      <c r="E89" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>2026.0112041</v>
+      </c>
+      <c r="B90" t="s">
+        <v>88</v>
+      </c>
+      <c r="C90" t="s">
+        <v>78</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="E90" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>38</v>
+      </c>
+      <c r="B93" t="s">
+        <v>39</v>
+      </c>
+      <c r="C93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93" t="s">
+        <v>41</v>
+      </c>
+      <c r="E93" t="s">
+        <v>42</v>
+      </c>
+      <c r="F93" t="s">
+        <v>43</v>
+      </c>
+      <c r="G93" t="s">
+        <v>44</v>
+      </c>
+      <c r="H93" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>106</v>
+      </c>
+      <c r="B94" t="s">
+        <v>107</v>
+      </c>
+      <c r="C94" t="s">
+        <v>48</v>
+      </c>
+      <c r="D94">
+        <v>706</v>
+      </c>
+      <c r="E94" t="s">
+        <v>80</v>
+      </c>
+      <c r="F94" t="s">
+        <v>108</v>
+      </c>
+      <c r="G94" t="s">
+        <v>90</v>
+      </c>
+      <c r="H94" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B95" s="6"/>
+      <c r="C95" s="6"/>
+      <c r="D95" s="6"/>
+      <c r="E95" s="6"/>
+      <c r="F95" s="6"/>
+      <c r="G95" s="6"/>
+      <c r="H95" s="6"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>55</v>
+      </c>
+      <c r="B98" t="s">
+        <v>56</v>
+      </c>
+      <c r="C98" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>76</v>
+      </c>
+      <c r="B99" t="s">
+        <v>111</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B101" s="8"/>
+      <c r="C101" s="8"/>
+      <c r="D101" s="8"/>
+      <c r="E101" s="8"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>60</v>
+      </c>
+      <c r="B102" t="s">
+        <v>61</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102" t="s">
+        <v>26</v>
+      </c>
+      <c r="E102" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>2026.0114002</v>
+      </c>
+      <c r="B103" t="s">
+        <v>111</v>
+      </c>
+      <c r="C103" t="s">
+        <v>106</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E103" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B105" s="3"/>
+      <c r="C105" s="3"/>
+      <c r="D105" s="3"/>
+      <c r="E105" s="3"/>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
+      <c r="H105" s="3"/>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>38</v>
+      </c>
+      <c r="B106" t="s">
+        <v>39</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106" t="s">
+        <v>41</v>
+      </c>
+      <c r="E106" t="s">
+        <v>42</v>
+      </c>
+      <c r="F106" t="s">
+        <v>43</v>
+      </c>
+      <c r="G106" t="s">
+        <v>44</v>
+      </c>
+      <c r="H106" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>115</v>
+      </c>
+      <c r="B107" t="s">
+        <v>116</v>
+      </c>
+      <c r="C107" t="s">
+        <v>48</v>
+      </c>
+      <c r="D107">
+        <v>600</v>
+      </c>
+      <c r="E107" t="s">
+        <v>117</v>
+      </c>
+      <c r="F107" t="s">
+        <v>118</v>
+      </c>
+      <c r="G107" t="s">
+        <v>119</v>
+      </c>
+      <c r="H107" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="B108" s="6"/>
+      <c r="C108" s="6"/>
+      <c r="D108" s="6"/>
+      <c r="E108" s="6"/>
+      <c r="F108" s="6"/>
+      <c r="G108" s="6"/>
+      <c r="H108" s="6"/>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B110" s="7"/>
+      <c r="C110" s="7"/>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>55</v>
+      </c>
+      <c r="B111" t="s">
+        <v>56</v>
+      </c>
+      <c r="C111" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>702</v>
+      </c>
+      <c r="B112" t="s">
+        <v>122</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B114" s="8"/>
+      <c r="C114" s="8"/>
+      <c r="D114" s="8"/>
+      <c r="E114" s="8"/>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>60</v>
+      </c>
+      <c r="B115" t="s">
+        <v>61</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115" t="s">
+        <v>26</v>
+      </c>
+      <c r="E115" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>2026.0107004</v>
+      </c>
+      <c r="B116" t="s">
+        <v>125</v>
+      </c>
+      <c r="C116" t="s">
+        <v>115</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="E116" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B118" s="3"/>
+      <c r="C118" s="3"/>
+      <c r="D118" s="3"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>38</v>
+      </c>
+      <c r="B119" t="s">
+        <v>39</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119" t="s">
+        <v>41</v>
+      </c>
+      <c r="E119" t="s">
+        <v>42</v>
+      </c>
+      <c r="F119" t="s">
+        <v>43</v>
+      </c>
+      <c r="G119" t="s">
+        <v>44</v>
+      </c>
+      <c r="H119" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>115</v>
+      </c>
+      <c r="B120" t="s">
+        <v>90</v>
+      </c>
+      <c r="C120" t="s">
+        <v>48</v>
+      </c>
+      <c r="D120">
+        <v>600</v>
+      </c>
+      <c r="E120" t="s">
+        <v>127</v>
+      </c>
+      <c r="F120" t="s">
+        <v>81</v>
+      </c>
+      <c r="G120" t="s">
+        <v>128</v>
+      </c>
+      <c r="H120" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B121" s="6"/>
+      <c r="C121" s="6"/>
+      <c r="D121" s="6"/>
+      <c r="E121" s="6"/>
+      <c r="F121" s="6"/>
+      <c r="G121" s="6"/>
+      <c r="H121" s="6"/>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B123" s="7"/>
+      <c r="C123" s="7"/>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>55</v>
+      </c>
+      <c r="B124" t="s">
+        <v>56</v>
+      </c>
+      <c r="C124" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>698</v>
+      </c>
+      <c r="B125" t="s">
+        <v>122</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B127" s="8"/>
+      <c r="C127" s="8"/>
+      <c r="D127" s="8"/>
+      <c r="E127" s="8"/>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>60</v>
+      </c>
+      <c r="B128" t="s">
+        <v>61</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128" t="s">
+        <v>26</v>
+      </c>
+      <c r="E128" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>2026.0107007</v>
+      </c>
+      <c r="B129" t="s">
+        <v>125</v>
+      </c>
+      <c r="C129" t="s">
+        <v>115</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="E129" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B131" s="3"/>
+      <c r="C131" s="3"/>
+      <c r="D131" s="3"/>
+      <c r="E131" s="3"/>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
+      <c r="H131" s="3"/>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>38</v>
+      </c>
+      <c r="B132" t="s">
+        <v>39</v>
+      </c>
+      <c r="C132" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132" t="s">
+        <v>41</v>
+      </c>
+      <c r="E132" t="s">
+        <v>42</v>
+      </c>
+      <c r="F132" t="s">
+        <v>43</v>
+      </c>
+      <c r="G132" t="s">
+        <v>44</v>
+      </c>
+      <c r="H132" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>115</v>
+      </c>
+      <c r="B133" t="s">
+        <v>90</v>
+      </c>
+      <c r="C133" t="s">
+        <v>48</v>
+      </c>
+      <c r="D133">
+        <v>600</v>
+      </c>
+      <c r="E133" t="s">
+        <v>134</v>
+      </c>
+      <c r="F133" t="s">
+        <v>118</v>
+      </c>
+      <c r="G133" t="s">
+        <v>135</v>
+      </c>
+      <c r="H133" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="B134" s="6"/>
+      <c r="C134" s="6"/>
+      <c r="D134" s="6"/>
+      <c r="E134" s="6"/>
+      <c r="F134" s="6"/>
+      <c r="G134" s="6"/>
+      <c r="H134" s="6"/>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B136" s="7"/>
+      <c r="C136" s="7"/>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>55</v>
+      </c>
+      <c r="B137" t="s">
+        <v>56</v>
+      </c>
+      <c r="C137" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>705</v>
+      </c>
+      <c r="B138" t="s">
+        <v>122</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="B140" s="8"/>
+      <c r="C140" s="8"/>
+      <c r="D140" s="8"/>
+      <c r="E140" s="8"/>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>60</v>
+      </c>
+      <c r="B141" t="s">
+        <v>61</v>
+      </c>
+      <c r="C141" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141" t="s">
+        <v>26</v>
+      </c>
+      <c r="E141" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>2026.0107005</v>
+      </c>
+      <c r="B142" t="s">
+        <v>125</v>
+      </c>
+      <c r="C142" t="s">
+        <v>115</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="E142" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B144" s="3"/>
+      <c r="C144" s="3"/>
+      <c r="D144" s="3"/>
+      <c r="E144" s="3"/>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
+      <c r="H144" s="3"/>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>38</v>
+      </c>
+      <c r="B145" t="s">
+        <v>39</v>
+      </c>
+      <c r="C145" t="s">
+        <v>40</v>
+      </c>
+      <c r="D145" t="s">
+        <v>41</v>
+      </c>
+      <c r="E145" t="s">
+        <v>42</v>
+      </c>
+      <c r="F145" t="s">
+        <v>43</v>
+      </c>
+      <c r="G145" t="s">
+        <v>44</v>
+      </c>
+      <c r="H145" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>115</v>
+      </c>
+      <c r="B146" t="s">
+        <v>116</v>
+      </c>
+      <c r="C146" t="s">
+        <v>48</v>
+      </c>
+      <c r="D146">
+        <v>600</v>
+      </c>
+      <c r="E146" t="s">
+        <v>134</v>
+      </c>
+      <c r="F146" t="s">
+        <v>118</v>
+      </c>
+      <c r="G146" t="s">
+        <v>135</v>
+      </c>
+      <c r="H146" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B147" s="6"/>
+      <c r="C147" s="6"/>
+      <c r="D147" s="6"/>
+      <c r="E147" s="6"/>
+      <c r="F147" s="6"/>
+      <c r="G147" s="6"/>
+      <c r="H147" s="6"/>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B149" s="7"/>
+      <c r="C149" s="7"/>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>55</v>
+      </c>
+      <c r="B150" t="s">
+        <v>56</v>
+      </c>
+      <c r="C150" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>706</v>
+      </c>
+      <c r="B151" t="s">
+        <v>122</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B153" s="8"/>
+      <c r="C153" s="8"/>
+      <c r="D153" s="8"/>
+      <c r="E153" s="8"/>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>60</v>
+      </c>
+      <c r="B154" t="s">
+        <v>61</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154" t="s">
+        <v>26</v>
+      </c>
+      <c r="E154" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>2026.0107006</v>
+      </c>
+      <c r="B155" t="s">
+        <v>125</v>
+      </c>
+      <c r="C155" t="s">
+        <v>115</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E155" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B157" s="3"/>
+      <c r="C157" s="3"/>
+      <c r="D157" s="3"/>
+      <c r="E157" s="3"/>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
+      <c r="H157" s="3"/>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>38</v>
+      </c>
+      <c r="B158" t="s">
+        <v>39</v>
+      </c>
+      <c r="C158" t="s">
+        <v>40</v>
+      </c>
+      <c r="D158" t="s">
+        <v>41</v>
+      </c>
+      <c r="E158" t="s">
+        <v>42</v>
+      </c>
+      <c r="F158" t="s">
+        <v>43</v>
+      </c>
+      <c r="G158" t="s">
+        <v>44</v>
+      </c>
+      <c r="H158" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>90</v>
+      </c>
+      <c r="B159" t="s">
+        <v>90</v>
+      </c>
+      <c r="C159" t="s">
+        <v>48</v>
+      </c>
+      <c r="D159">
+        <v>600</v>
+      </c>
+      <c r="E159" t="s">
+        <v>134</v>
+      </c>
+      <c r="F159" t="s">
+        <v>118</v>
+      </c>
+      <c r="G159" t="s">
+        <v>128</v>
+      </c>
+      <c r="H159" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="B160" s="6"/>
+      <c r="C160" s="6"/>
+      <c r="D160" s="6"/>
+      <c r="E160" s="6"/>
+      <c r="F160" s="6"/>
+      <c r="G160" s="6"/>
+      <c r="H160" s="6"/>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B162" s="7"/>
+      <c r="C162" s="7"/>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>55</v>
+      </c>
+      <c r="B163" t="s">
+        <v>56</v>
+      </c>
+      <c r="C163" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>693</v>
+      </c>
+      <c r="B164" t="s">
+        <v>148</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B166" s="8"/>
+      <c r="C166" s="8"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="8"/>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>60</v>
+      </c>
+      <c r="B167" t="s">
+        <v>61</v>
+      </c>
+      <c r="C167" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167" t="s">
+        <v>26</v>
+      </c>
+      <c r="E167" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>2026.0107001</v>
+      </c>
+      <c r="B168" t="s">
+        <v>125</v>
+      </c>
+      <c r="C168" t="s">
+        <v>115</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E168" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B170" s="3"/>
+      <c r="C170" s="3"/>
+      <c r="D170" s="3"/>
+      <c r="E170" s="3"/>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
+      <c r="H170" s="3"/>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>38</v>
+      </c>
+      <c r="B171" t="s">
+        <v>39</v>
+      </c>
+      <c r="C171" t="s">
+        <v>40</v>
+      </c>
+      <c r="D171" t="s">
+        <v>41</v>
+      </c>
+      <c r="E171" t="s">
+        <v>42</v>
+      </c>
+      <c r="F171" t="s">
+        <v>43</v>
+      </c>
+      <c r="G171" t="s">
+        <v>44</v>
+      </c>
+      <c r="H171" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>115</v>
+      </c>
+      <c r="B172" t="s">
+        <v>116</v>
+      </c>
+      <c r="C172" t="s">
+        <v>48</v>
+      </c>
+      <c r="D172">
+        <v>600</v>
+      </c>
+      <c r="E172" t="s">
+        <v>134</v>
+      </c>
+      <c r="F172" t="s">
+        <v>118</v>
+      </c>
+      <c r="G172" t="s">
+        <v>135</v>
+      </c>
+      <c r="H172" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B173" s="6"/>
+      <c r="C173" s="6"/>
+      <c r="D173" s="6"/>
+      <c r="E173" s="6"/>
+      <c r="F173" s="6"/>
+      <c r="G173" s="6"/>
+      <c r="H173" s="6"/>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="B175" s="7"/>
+      <c r="C175" s="7"/>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>55</v>
+      </c>
+      <c r="B176" t="s">
+        <v>56</v>
+      </c>
+      <c r="C176" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>703</v>
+      </c>
+      <c r="B177" t="s">
+        <v>122</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="B179" s="8"/>
+      <c r="C179" s="8"/>
+      <c r="D179" s="8"/>
+      <c r="E179" s="8"/>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>60</v>
+      </c>
+      <c r="B180" t="s">
+        <v>61</v>
+      </c>
+      <c r="C180" t="s">
+        <v>38</v>
+      </c>
+      <c r="D180" t="s">
+        <v>26</v>
+      </c>
+      <c r="E180" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>2026.0107002</v>
+      </c>
+      <c r="B181" t="s">
+        <v>125</v>
+      </c>
+      <c r="C181" t="s">
+        <v>115</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E181" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B183" s="3"/>
+      <c r="C183" s="3"/>
+      <c r="D183" s="3"/>
+      <c r="E183" s="3"/>
+      <c r="F183" s="3"/>
+      <c r="G183" s="3"/>
+      <c r="H183" s="3"/>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>38</v>
+      </c>
+      <c r="B184" t="s">
+        <v>39</v>
+      </c>
+      <c r="C184" t="s">
+        <v>40</v>
+      </c>
+      <c r="D184" t="s">
+        <v>41</v>
+      </c>
+      <c r="E184" t="s">
+        <v>42</v>
+      </c>
+      <c r="F184" t="s">
+        <v>43</v>
+      </c>
+      <c r="G184" t="s">
+        <v>44</v>
+      </c>
+      <c r="H184" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>115</v>
+      </c>
+      <c r="B185" t="s">
+        <v>116</v>
+      </c>
+      <c r="C185" t="s">
+        <v>48</v>
+      </c>
+      <c r="D185">
+        <v>600</v>
+      </c>
+      <c r="E185" t="s">
+        <v>134</v>
+      </c>
+      <c r="F185" t="s">
+        <v>118</v>
+      </c>
+      <c r="G185" t="s">
+        <v>135</v>
+      </c>
+      <c r="H185" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B186" s="6"/>
+      <c r="C186" s="6"/>
+      <c r="D186" s="6"/>
+      <c r="E186" s="6"/>
+      <c r="F186" s="6"/>
+      <c r="G186" s="6"/>
+      <c r="H186" s="6"/>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B188" s="7"/>
+      <c r="C188" s="7"/>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>55</v>
+      </c>
+      <c r="B189" t="s">
+        <v>56</v>
+      </c>
+      <c r="C189" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>699</v>
+      </c>
+      <c r="B190" t="s">
+        <v>122</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="B192" s="8"/>
+      <c r="C192" s="8"/>
+      <c r="D192" s="8"/>
+      <c r="E192" s="8"/>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>60</v>
+      </c>
+      <c r="B193" t="s">
+        <v>61</v>
+      </c>
+      <c r="C193" t="s">
+        <v>38</v>
+      </c>
+      <c r="D193" t="s">
+        <v>26</v>
+      </c>
+      <c r="E193" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>161</v>
+      </c>
+      <c r="B194" t="s">
+        <v>125</v>
+      </c>
+      <c r="C194" t="s">
+        <v>115</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="E194" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B196" s="3"/>
+      <c r="C196" s="3"/>
+      <c r="D196" s="3"/>
+      <c r="E196" s="3"/>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
+      <c r="H196" s="3"/>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>38</v>
+      </c>
+      <c r="B197" t="s">
+        <v>39</v>
+      </c>
+      <c r="C197" t="s">
+        <v>40</v>
+      </c>
+      <c r="D197" t="s">
+        <v>41</v>
+      </c>
+      <c r="E197" t="s">
+        <v>42</v>
+      </c>
+      <c r="F197" t="s">
+        <v>43</v>
+      </c>
+      <c r="G197" t="s">
+        <v>44</v>
+      </c>
+      <c r="H197" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>46</v>
+      </c>
+      <c r="B198" t="s">
+        <v>47</v>
+      </c>
+      <c r="C198" t="s">
+        <v>48</v>
+      </c>
+      <c r="D198">
+        <v>706</v>
+      </c>
+      <c r="E198" t="s">
+        <v>163</v>
+      </c>
+      <c r="F198" t="s">
+        <v>164</v>
+      </c>
+      <c r="G198" t="s">
+        <v>51</v>
+      </c>
+      <c r="H198" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="B199" s="6"/>
+      <c r="C199" s="6"/>
+      <c r="D199" s="6"/>
+      <c r="E199" s="6"/>
+      <c r="F199" s="6"/>
+      <c r="G199" s="6"/>
+      <c r="H199" s="6"/>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B201" s="7"/>
+      <c r="C201" s="7"/>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>55</v>
+      </c>
+      <c r="B202" t="s">
+        <v>56</v>
+      </c>
+      <c r="C202" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>2</v>
+      </c>
+      <c r="B203" t="s">
+        <v>167</v>
+      </c>
+      <c r="C203" s="4" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="B205" s="8"/>
+      <c r="C205" s="8"/>
+      <c r="D205" s="8"/>
+      <c r="E205" s="8"/>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>60</v>
+      </c>
+      <c r="B206" t="s">
+        <v>61</v>
+      </c>
+      <c r="C206" t="s">
+        <v>38</v>
+      </c>
+      <c r="D206" t="s">
+        <v>26</v>
+      </c>
+      <c r="E206" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>170</v>
+      </c>
+      <c r="B207" t="s">
+        <v>171</v>
+      </c>
+      <c r="C207" t="s">
+        <v>46</v>
+      </c>
+      <c r="D207" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="E207" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B209" s="3"/>
+      <c r="C209" s="3"/>
+      <c r="D209" s="3"/>
+      <c r="E209" s="3"/>
+      <c r="F209" s="3"/>
+      <c r="G209" s="3"/>
+      <c r="H209" s="3"/>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>38</v>
+      </c>
+      <c r="B210" t="s">
+        <v>39</v>
+      </c>
+      <c r="C210" t="s">
+        <v>40</v>
+      </c>
+      <c r="D210" t="s">
+        <v>41</v>
+      </c>
+      <c r="E210" t="s">
+        <v>42</v>
+      </c>
+      <c r="F210" t="s">
+        <v>43</v>
+      </c>
+      <c r="G210" t="s">
+        <v>44</v>
+      </c>
+      <c r="H210" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>173</v>
+      </c>
+      <c r="B211" t="s">
+        <v>174</v>
+      </c>
+      <c r="C211" t="s">
+        <v>48</v>
+      </c>
+      <c r="D211">
+        <v>706</v>
+      </c>
+      <c r="E211" t="s">
+        <v>80</v>
+      </c>
+      <c r="F211" t="s">
+        <v>81</v>
+      </c>
+      <c r="G211" t="s">
+        <v>175</v>
+      </c>
+      <c r="H211" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B212" s="6"/>
+      <c r="C212" s="6"/>
+      <c r="D212" s="6"/>
+      <c r="E212" s="6"/>
+      <c r="F212" s="6"/>
+      <c r="G212" s="6"/>
+      <c r="H212" s="6"/>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B214" s="7"/>
+      <c r="C214" s="7"/>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>55</v>
+      </c>
+      <c r="B215" t="s">
+        <v>56</v>
+      </c>
+      <c r="C215" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>70</v>
+      </c>
+      <c r="B216" t="s">
+        <v>178</v>
+      </c>
+      <c r="C216" s="4" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="B218" s="8"/>
+      <c r="C218" s="8"/>
+      <c r="D218" s="8"/>
+      <c r="E218" s="8"/>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>60</v>
+      </c>
+      <c r="B219" t="s">
+        <v>61</v>
+      </c>
+      <c r="C219" t="s">
+        <v>38</v>
+      </c>
+      <c r="D219" t="s">
+        <v>26</v>
+      </c>
+      <c r="E219" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>181</v>
+      </c>
+      <c r="B220" t="s">
+        <v>182</v>
+      </c>
+      <c r="C220" t="s">
+        <v>173</v>
+      </c>
+      <c r="D220" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="E220" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B222" s="3"/>
+      <c r="C222" s="3"/>
+      <c r="D222" s="3"/>
+      <c r="E222" s="3"/>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
+      <c r="H222" s="3"/>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>38</v>
+      </c>
+      <c r="B223" t="s">
+        <v>39</v>
+      </c>
+      <c r="C223" t="s">
+        <v>40</v>
+      </c>
+      <c r="D223" t="s">
+        <v>41</v>
+      </c>
+      <c r="E223" t="s">
+        <v>42</v>
+      </c>
+      <c r="F223" t="s">
+        <v>43</v>
+      </c>
+      <c r="G223" t="s">
+        <v>44</v>
+      </c>
+      <c r="H223" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>184</v>
+      </c>
+      <c r="B224" t="s">
+        <v>90</v>
+      </c>
+      <c r="C224" t="s">
+        <v>48</v>
+      </c>
+      <c r="D224">
+        <v>706</v>
+      </c>
+      <c r="E224" t="s">
+        <v>80</v>
+      </c>
+      <c r="F224" t="s">
+        <v>185</v>
+      </c>
+      <c r="G224" t="s">
+        <v>186</v>
+      </c>
+      <c r="H224" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B225" s="6"/>
+      <c r="C225" s="6"/>
+      <c r="D225" s="6"/>
+      <c r="E225" s="6"/>
+      <c r="F225" s="6"/>
+      <c r="G225" s="6"/>
+      <c r="H225" s="6"/>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B227" s="7"/>
+      <c r="C227" s="7"/>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>55</v>
+      </c>
+      <c r="B228" t="s">
+        <v>56</v>
+      </c>
+      <c r="C228" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>642</v>
+      </c>
+      <c r="B229" t="s">
+        <v>189</v>
+      </c>
+      <c r="C229" s="4" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="B231" s="8"/>
+      <c r="C231" s="8"/>
+      <c r="D231" s="8"/>
+      <c r="E231" s="8"/>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>60</v>
+      </c>
+      <c r="B232" t="s">
+        <v>61</v>
+      </c>
+      <c r="C232" t="s">
+        <v>38</v>
+      </c>
+      <c r="D232" t="s">
+        <v>26</v>
+      </c>
+      <c r="E232" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>192</v>
+      </c>
+      <c r="B233" t="s">
+        <v>193</v>
+      </c>
+      <c r="C233" t="s">
+        <v>184</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="E233" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B235" s="3"/>
+      <c r="C235" s="3"/>
+      <c r="D235" s="3"/>
+      <c r="E235" s="3"/>
+      <c r="F235" s="3"/>
+      <c r="G235" s="3"/>
+      <c r="H235" s="3"/>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>38</v>
+      </c>
+      <c r="B236" t="s">
+        <v>39</v>
+      </c>
+      <c r="C236" t="s">
+        <v>40</v>
+      </c>
+      <c r="D236" t="s">
+        <v>41</v>
+      </c>
+      <c r="E236" t="s">
+        <v>42</v>
+      </c>
+      <c r="F236" t="s">
+        <v>43</v>
+      </c>
+      <c r="G236" t="s">
+        <v>44</v>
+      </c>
+      <c r="H236" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>66</v>
+      </c>
+      <c r="B237" t="s">
+        <v>90</v>
+      </c>
+      <c r="C237" t="s">
+        <v>48</v>
+      </c>
+      <c r="D237">
+        <v>706</v>
+      </c>
+      <c r="E237" t="s">
+        <v>80</v>
+      </c>
+      <c r="F237" t="s">
+        <v>69</v>
+      </c>
+      <c r="G237" t="s">
+        <v>70</v>
+      </c>
+      <c r="H237" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B238" s="6"/>
+      <c r="C238" s="6"/>
+      <c r="D238" s="6"/>
+      <c r="E238" s="6"/>
+      <c r="F238" s="6"/>
+      <c r="G238" s="6"/>
+      <c r="H238" s="6"/>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="B240" s="7"/>
+      <c r="C240" s="7"/>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>55</v>
+      </c>
+      <c r="B241" t="s">
+        <v>56</v>
+      </c>
+      <c r="C241" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>2</v>
+      </c>
+      <c r="B242" t="s">
+        <v>197</v>
+      </c>
+      <c r="C242" s="4" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="B244" s="8"/>
+      <c r="C244" s="8"/>
+      <c r="D244" s="8"/>
+      <c r="E244" s="8"/>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>60</v>
+      </c>
+      <c r="B245" t="s">
+        <v>61</v>
+      </c>
+      <c r="C245" t="s">
+        <v>38</v>
+      </c>
+      <c r="D245" t="s">
+        <v>26</v>
+      </c>
+      <c r="E245" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>4110005</v>
+      </c>
+      <c r="B246" t="s">
+        <v>200</v>
+      </c>
+      <c r="C246" t="s">
+        <v>66</v>
+      </c>
+      <c r="D246" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="E246" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B248" s="3"/>
+      <c r="C248" s="3"/>
+      <c r="D248" s="3"/>
+      <c r="E248" s="3"/>
+      <c r="F248" s="3"/>
+      <c r="G248" s="3"/>
+      <c r="H248" s="3"/>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>38</v>
+      </c>
+      <c r="B249" t="s">
+        <v>39</v>
+      </c>
+      <c r="C249" t="s">
+        <v>40</v>
+      </c>
+      <c r="D249" t="s">
+        <v>41</v>
+      </c>
+      <c r="E249" t="s">
+        <v>42</v>
+      </c>
+      <c r="F249" t="s">
+        <v>43</v>
+      </c>
+      <c r="G249" t="s">
+        <v>44</v>
+      </c>
+      <c r="H249" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>106</v>
+      </c>
+      <c r="B250" t="s">
+        <v>90</v>
+      </c>
+      <c r="C250" t="s">
+        <v>48</v>
+      </c>
+      <c r="D250">
+        <v>706</v>
+      </c>
+      <c r="E250" t="s">
+        <v>80</v>
+      </c>
+      <c r="F250" t="s">
+        <v>108</v>
+      </c>
+      <c r="G250" t="s">
+        <v>90</v>
+      </c>
+      <c r="H250" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B251" s="6"/>
+      <c r="C251" s="6"/>
+      <c r="D251" s="6"/>
+      <c r="E251" s="6"/>
+      <c r="F251" s="6"/>
+      <c r="G251" s="6"/>
+      <c r="H251" s="6"/>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="B253" s="7"/>
+      <c r="C253" s="7"/>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>55</v>
+      </c>
+      <c r="B254" t="s">
+        <v>56</v>
+      </c>
+      <c r="C254" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>30692</v>
+      </c>
+      <c r="B255" t="s">
+        <v>204</v>
+      </c>
+      <c r="C255" s="4" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="B257" s="8"/>
+      <c r="C257" s="8"/>
+      <c r="D257" s="8"/>
+      <c r="E257" s="8"/>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>60</v>
+      </c>
+      <c r="B258" t="s">
+        <v>61</v>
+      </c>
+      <c r="C258" t="s">
+        <v>38</v>
+      </c>
+      <c r="D258" t="s">
+        <v>26</v>
+      </c>
+      <c r="E258" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>207</v>
+      </c>
+      <c r="B259" t="s">
+        <v>111</v>
+      </c>
+      <c r="C259" t="s">
+        <v>106</v>
+      </c>
+      <c r="D259" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="E259" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B261" s="3"/>
+      <c r="C261" s="3"/>
+      <c r="D261" s="3"/>
+      <c r="E261" s="3"/>
+      <c r="F261" s="3"/>
+      <c r="G261" s="3"/>
+      <c r="H261" s="3"/>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>38</v>
+      </c>
+      <c r="B262" t="s">
+        <v>39</v>
+      </c>
+      <c r="C262" t="s">
+        <v>40</v>
+      </c>
+      <c r="D262" t="s">
+        <v>41</v>
+      </c>
+      <c r="E262" t="s">
+        <v>42</v>
+      </c>
+      <c r="F262" t="s">
+        <v>43</v>
+      </c>
+      <c r="G262" t="s">
+        <v>44</v>
+      </c>
+      <c r="H262" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>209</v>
+      </c>
+      <c r="B263" t="s">
+        <v>90</v>
+      </c>
+      <c r="C263" t="s">
+        <v>48</v>
+      </c>
+      <c r="D263">
+        <v>706</v>
+      </c>
+      <c r="E263" t="s">
+        <v>80</v>
+      </c>
+      <c r="F263" t="s">
+        <v>108</v>
+      </c>
+      <c r="G263" t="s">
+        <v>90</v>
+      </c>
+      <c r="H263" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="B264" s="6"/>
+      <c r="C264" s="6"/>
+      <c r="D264" s="6"/>
+      <c r="E264" s="6"/>
+      <c r="F264" s="6"/>
+      <c r="G264" s="6"/>
+      <c r="H264" s="6"/>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="B266" s="7"/>
+      <c r="C266" s="7"/>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>55</v>
+      </c>
+      <c r="B267" t="s">
+        <v>56</v>
+      </c>
+      <c r="C267" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>24</v>
+      </c>
+      <c r="B268" t="s">
+        <v>212</v>
+      </c>
+      <c r="C268" s="4" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="B270" s="8"/>
+      <c r="C270" s="8"/>
+      <c r="D270" s="8"/>
+      <c r="E270" s="8"/>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>60</v>
+      </c>
+      <c r="B271" t="s">
+        <v>61</v>
+      </c>
+      <c r="C271" t="s">
+        <v>38</v>
+      </c>
+      <c r="D271" t="s">
+        <v>26</v>
+      </c>
+      <c r="E271" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>215</v>
+      </c>
+      <c r="B272" t="s">
+        <v>216</v>
+      </c>
+      <c r="C272" t="s">
+        <v>209</v>
+      </c>
+      <c r="D272" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="E272" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="B274" s="3"/>
+      <c r="C274" s="3"/>
+      <c r="D274" s="3"/>
+      <c r="E274" s="3"/>
+      <c r="F274" s="3"/>
+      <c r="G274" s="3"/>
+      <c r="H274" s="3"/>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>38</v>
+      </c>
+      <c r="B275" t="s">
+        <v>39</v>
+      </c>
+      <c r="C275" t="s">
+        <v>40</v>
+      </c>
+      <c r="D275" t="s">
+        <v>41</v>
+      </c>
+      <c r="E275" t="s">
+        <v>42</v>
+      </c>
+      <c r="F275" t="s">
+        <v>43</v>
+      </c>
+      <c r="G275" t="s">
+        <v>44</v>
+      </c>
+      <c r="H275" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>106</v>
+      </c>
+      <c r="B276" t="s">
+        <v>107</v>
+      </c>
+      <c r="C276" t="s">
+        <v>48</v>
+      </c>
+      <c r="D276">
+        <v>706</v>
+      </c>
+      <c r="E276" t="s">
+        <v>80</v>
+      </c>
+      <c r="F276" t="s">
+        <v>108</v>
+      </c>
+      <c r="G276" t="s">
+        <v>90</v>
+      </c>
+      <c r="H276" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B277" s="6"/>
+      <c r="C277" s="6"/>
+      <c r="D277" s="6"/>
+      <c r="E277" s="6"/>
+      <c r="F277" s="6"/>
+      <c r="G277" s="6"/>
+      <c r="H277" s="6"/>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="B279" s="7"/>
+      <c r="C279" s="7"/>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>55</v>
+      </c>
+      <c r="B280" t="s">
+        <v>56</v>
+      </c>
+      <c r="C280" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>587</v>
+      </c>
+      <c r="B281" t="s">
+        <v>220</v>
+      </c>
+      <c r="C281" s="4" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="B283" s="8"/>
+      <c r="C283" s="8"/>
+      <c r="D283" s="8"/>
+      <c r="E283" s="8"/>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>60</v>
+      </c>
+      <c r="B284" t="s">
+        <v>61</v>
+      </c>
+      <c r="C284" t="s">
+        <v>38</v>
+      </c>
+      <c r="D284" t="s">
+        <v>26</v>
+      </c>
+      <c r="E284" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>223</v>
+      </c>
+      <c r="B285" t="s">
+        <v>224</v>
+      </c>
+      <c r="C285" t="s">
+        <v>106</v>
+      </c>
+      <c r="D285" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E285" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B287" s="3"/>
+      <c r="C287" s="3"/>
+      <c r="D287" s="3"/>
+      <c r="E287" s="3"/>
+      <c r="F287" s="3"/>
+      <c r="G287" s="3"/>
+      <c r="H287" s="3"/>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>38</v>
+      </c>
+      <c r="B288" t="s">
+        <v>39</v>
+      </c>
+      <c r="C288" t="s">
+        <v>40</v>
+      </c>
+      <c r="D288" t="s">
+        <v>41</v>
+      </c>
+      <c r="E288" t="s">
+        <v>42</v>
+      </c>
+      <c r="F288" t="s">
+        <v>43</v>
+      </c>
+      <c r="G288" t="s">
+        <v>44</v>
+      </c>
+      <c r="H288" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>106</v>
+      </c>
+      <c r="B289" t="s">
+        <v>107</v>
+      </c>
+      <c r="C289" t="s">
+        <v>48</v>
+      </c>
+      <c r="D289">
+        <v>706</v>
+      </c>
+      <c r="E289" t="s">
+        <v>80</v>
+      </c>
+      <c r="F289" t="s">
+        <v>108</v>
+      </c>
+      <c r="G289" t="s">
+        <v>90</v>
+      </c>
+      <c r="H289" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B290" s="6"/>
+      <c r="C290" s="6"/>
+      <c r="D290" s="6"/>
+      <c r="E290" s="6"/>
+      <c r="F290" s="6"/>
+      <c r="G290" s="6"/>
+      <c r="H290" s="6"/>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="B292" s="7"/>
+      <c r="C292" s="7"/>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>55</v>
+      </c>
+      <c r="B293" t="s">
+        <v>56</v>
+      </c>
+      <c r="C293" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>31693</v>
+      </c>
+      <c r="B294" t="s">
+        <v>220</v>
+      </c>
+      <c r="C294" s="4" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>31693</v>
+      </c>
+      <c r="B295" t="s">
+        <v>220</v>
+      </c>
+      <c r="C295" s="4" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="B297" s="8"/>
+      <c r="C297" s="8"/>
+      <c r="D297" s="8"/>
+      <c r="E297" s="8"/>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>60</v>
+      </c>
+      <c r="B298" t="s">
+        <v>61</v>
+      </c>
+      <c r="C298" t="s">
+        <v>38</v>
+      </c>
+      <c r="D298" t="s">
+        <v>26</v>
+      </c>
+      <c r="E298" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>230</v>
+      </c>
+      <c r="B299" t="s">
+        <v>224</v>
+      </c>
+      <c r="C299" t="s">
+        <v>106</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="E299" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="B301" s="3"/>
+      <c r="C301" s="3"/>
+      <c r="D301" s="3"/>
+      <c r="E301" s="3"/>
+      <c r="F301" s="3"/>
+      <c r="G301" s="3"/>
+      <c r="H301" s="3"/>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>38</v>
+      </c>
+      <c r="B302" t="s">
+        <v>39</v>
+      </c>
+      <c r="C302" t="s">
+        <v>40</v>
+      </c>
+      <c r="D302" t="s">
+        <v>41</v>
+      </c>
+      <c r="E302" t="s">
+        <v>42</v>
+      </c>
+      <c r="F302" t="s">
+        <v>43</v>
+      </c>
+      <c r="G302" t="s">
+        <v>44</v>
+      </c>
+      <c r="H302" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>106</v>
+      </c>
+      <c r="B303" t="s">
+        <v>90</v>
+      </c>
+      <c r="C303" t="s">
+        <v>48</v>
+      </c>
+      <c r="D303">
+        <v>706</v>
+      </c>
+      <c r="E303" t="s">
+        <v>80</v>
+      </c>
+      <c r="F303" t="s">
+        <v>108</v>
+      </c>
+      <c r="G303" t="s">
+        <v>90</v>
+      </c>
+      <c r="H303" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B304" s="6"/>
+      <c r="C304" s="6"/>
+      <c r="D304" s="6"/>
+      <c r="E304" s="6"/>
+      <c r="F304" s="6"/>
+      <c r="G304" s="6"/>
+      <c r="H304" s="6"/>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="B306" s="3"/>
+      <c r="C306" s="3"/>
+      <c r="D306" s="3"/>
+      <c r="E306" s="3"/>
+      <c r="F306" s="3"/>
+      <c r="G306" s="3"/>
+      <c r="H306" s="3"/>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>38</v>
+      </c>
+      <c r="B307" t="s">
+        <v>39</v>
+      </c>
+      <c r="C307" t="s">
+        <v>40</v>
+      </c>
+      <c r="D307" t="s">
+        <v>41</v>
+      </c>
+      <c r="E307" t="s">
+        <v>42</v>
+      </c>
+      <c r="F307" t="s">
+        <v>43</v>
+      </c>
+      <c r="G307" t="s">
+        <v>44</v>
+      </c>
+      <c r="H307" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>106</v>
+      </c>
+      <c r="B308" t="s">
+        <v>107</v>
+      </c>
+      <c r="C308" t="s">
+        <v>48</v>
+      </c>
+      <c r="D308">
+        <v>706</v>
+      </c>
+      <c r="E308" t="s">
+        <v>80</v>
+      </c>
+      <c r="F308" t="s">
+        <v>108</v>
+      </c>
+      <c r="G308" t="s">
+        <v>90</v>
+      </c>
+      <c r="H308" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="B309" s="6"/>
+      <c r="C309" s="6"/>
+      <c r="D309" s="6"/>
+      <c r="E309" s="6"/>
+      <c r="F309" s="6"/>
+      <c r="G309" s="6"/>
+      <c r="H309" s="6"/>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="B311" s="7"/>
+      <c r="C311" s="7"/>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>55</v>
+      </c>
+      <c r="B312" t="s">
+        <v>56</v>
+      </c>
+      <c r="C312" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>31412</v>
+      </c>
+      <c r="B313" t="s">
+        <v>237</v>
+      </c>
+      <c r="C313" s="4" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="B315" s="8"/>
+      <c r="C315" s="8"/>
+      <c r="D315" s="8"/>
+      <c r="E315" s="8"/>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>60</v>
+      </c>
+      <c r="B316" t="s">
+        <v>61</v>
+      </c>
+      <c r="C316" t="s">
+        <v>38</v>
+      </c>
+      <c r="D316" t="s">
+        <v>26</v>
+      </c>
+      <c r="E316" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>239</v>
+      </c>
+      <c r="B317" t="s">
+        <v>240</v>
+      </c>
+      <c r="C317" t="s">
+        <v>106</v>
+      </c>
+      <c r="D317" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E317" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B319" s="3"/>
+      <c r="C319" s="3"/>
+      <c r="D319" s="3"/>
+      <c r="E319" s="3"/>
+      <c r="F319" s="3"/>
+      <c r="G319" s="3"/>
+      <c r="H319" s="3"/>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>38</v>
+      </c>
+      <c r="B320" t="s">
+        <v>39</v>
+      </c>
+      <c r="C320" t="s">
+        <v>40</v>
+      </c>
+      <c r="D320" t="s">
+        <v>41</v>
+      </c>
+      <c r="E320" t="s">
+        <v>42</v>
+      </c>
+      <c r="F320" t="s">
+        <v>43</v>
+      </c>
+      <c r="G320" t="s">
+        <v>44</v>
+      </c>
+      <c r="H320" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>106</v>
+      </c>
+      <c r="B321" t="s">
+        <v>90</v>
+      </c>
+      <c r="C321" t="s">
+        <v>48</v>
+      </c>
+      <c r="D321">
+        <v>706</v>
+      </c>
+      <c r="E321" t="s">
+        <v>80</v>
+      </c>
+      <c r="F321" t="s">
+        <v>108</v>
+      </c>
+      <c r="G321" t="s">
+        <v>90</v>
+      </c>
+      <c r="H321" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B322" s="6"/>
+      <c r="C322" s="6"/>
+      <c r="D322" s="6"/>
+      <c r="E322" s="6"/>
+      <c r="F322" s="6"/>
+      <c r="G322" s="6"/>
+      <c r="H322" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A14:H14"/>
+    <mergeCell ref="A17:H17"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A27:H27"/>
+    <mergeCell ref="A30:H30"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="A43:H43"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="A49:E49"/>
+    <mergeCell ref="A53:H53"/>
+    <mergeCell ref="A56:H56"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="A62:E62"/>
+    <mergeCell ref="A66:H66"/>
+    <mergeCell ref="A69:H69"/>
+    <mergeCell ref="A71:C71"/>
+    <mergeCell ref="A75:E75"/>
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="A84:C84"/>
+    <mergeCell ref="A88:E88"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A97:C97"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A105:H105"/>
+    <mergeCell ref="A108:H108"/>
+    <mergeCell ref="A110:C110"/>
+    <mergeCell ref="A114:E114"/>
+    <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A121:H121"/>
+    <mergeCell ref="A123:C123"/>
+    <mergeCell ref="A127:E127"/>
+    <mergeCell ref="A131:H131"/>
+    <mergeCell ref="A134:H134"/>
+    <mergeCell ref="A136:C136"/>
+    <mergeCell ref="A140:E140"/>
+    <mergeCell ref="A144:H144"/>
+    <mergeCell ref="A147:H147"/>
+    <mergeCell ref="A149:C149"/>
+    <mergeCell ref="A153:E153"/>
+    <mergeCell ref="A157:H157"/>
+    <mergeCell ref="A160:H160"/>
+    <mergeCell ref="A162:C162"/>
+    <mergeCell ref="A166:E166"/>
+    <mergeCell ref="A170:H170"/>
+    <mergeCell ref="A173:H173"/>
+    <mergeCell ref="A175:C175"/>
+    <mergeCell ref="A179:E179"/>
+    <mergeCell ref="A183:H183"/>
+    <mergeCell ref="A186:H186"/>
+    <mergeCell ref="A188:C188"/>
+    <mergeCell ref="A192:E192"/>
+    <mergeCell ref="A196:H196"/>
+    <mergeCell ref="A199:H199"/>
+    <mergeCell ref="A201:C201"/>
+    <mergeCell ref="A205:E205"/>
+    <mergeCell ref="A209:H209"/>
+    <mergeCell ref="A212:H212"/>
+    <mergeCell ref="A214:C214"/>
+    <mergeCell ref="A218:E218"/>
+    <mergeCell ref="A222:H222"/>
+    <mergeCell ref="A225:H225"/>
+    <mergeCell ref="A227:C227"/>
+    <mergeCell ref="A231:E231"/>
+    <mergeCell ref="A235:H235"/>
+    <mergeCell ref="A238:H238"/>
+    <mergeCell ref="A240:C240"/>
+    <mergeCell ref="A244:E244"/>
+    <mergeCell ref="A248:H248"/>
+    <mergeCell ref="A251:H251"/>
+    <mergeCell ref="A253:C253"/>
+    <mergeCell ref="A257:E257"/>
+    <mergeCell ref="A261:H261"/>
+    <mergeCell ref="A264:H264"/>
+    <mergeCell ref="A266:C266"/>
+    <mergeCell ref="A270:E270"/>
+    <mergeCell ref="A274:H274"/>
+    <mergeCell ref="A277:H277"/>
+    <mergeCell ref="A279:C279"/>
+    <mergeCell ref="A283:E283"/>
+    <mergeCell ref="A287:H287"/>
+    <mergeCell ref="A290:H290"/>
+    <mergeCell ref="A292:C292"/>
+    <mergeCell ref="A297:E297"/>
+    <mergeCell ref="A301:H301"/>
+    <mergeCell ref="A304:H304"/>
+    <mergeCell ref="A306:H306"/>
+    <mergeCell ref="A309:H309"/>
+    <mergeCell ref="A311:C311"/>
+    <mergeCell ref="A315:E315"/>
+    <mergeCell ref="A319:H319"/>
+    <mergeCell ref="A322:H322"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>